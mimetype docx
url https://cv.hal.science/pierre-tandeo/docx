--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -210,308 +210,308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t>
+                <w:t xml:space="preserve">State and Stochastic Parameters Estimation with Combined Ensemble Kalman and Particle Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Simon</w:t>
+                <w:t xml:space="preserve">Jules Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-19-6639-2025⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 153 (7), pp.1141-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-24-0123.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407599v1</w:t>
+                <w:t xml:space="preserve">hal-04916479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and Stochastic Parameters Estimation with Combined Ensemble Kalman and Particle Filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+                <w:t xml:space="preserve">Amélie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 153 (7), pp.1141-1154. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.6639-6658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-24-0123.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-6639-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916479v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing monthly 20th century salinity fields using a data-driven method and Argo data</w:t>
               </w:r>
@@ -523,77 +523,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oulhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 75 (6), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -666,51 +666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -755,295 +755,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Learning for Analog Methods</w:t>
+                <w:t xml:space="preserve">A templex-based study of the Atlantic Meridional Overturning Circulation dynamics in idealized chaotic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Platzer</w:t>
+                <w:t xml:space="preserve">Caterina Mosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+                <w:t xml:space="preserve">Gisela D Charó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Juan J Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-24-0204.1⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0231713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283123v1</w:t>
+                <w:t xml:space="preserve">hal-04872005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A templex-based study of the Atlantic Meridional Overturning Circulation dynamics in idealized chaotic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance Learning for Analog Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Mosto</w:t>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisela D Charó</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan J Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0231713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-24-0204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872005v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On‐line machine‐learning forecast uncertainty estimation for sequential data assimilation</w:t>
               </w:r>
@@ -1055,64 +1055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano A Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1172,77 +1172,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oulhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1289,51 +1289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional encoding and normalizing flows: a deep learning approach for offshore wind speed probabilistic forecasting in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,90 +1419,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting and weighting dynamical models using data-driven approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), pp.303-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1588,51 +1588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Woehrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ganthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 495, pp.110802. </w:t>
@@ -1670,90 +1670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could old tide gauges help estimate past atmospheric variability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), pp.2267-2286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain Regime Segmentation of Sentinel-1 Observation Learning From NEXRAD Collocations With Convolution Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,1416 +1915,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of rain-induced errors for wind speed estimation on SAR observations using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2023.3291236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039094v1</w:t>
+                <w:t xml:space="preserve">hal-04149533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian mixture models for the optimal sparse sampling of offshore wind resource</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Quilodrán-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Farchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-8-771-2023⟩</w:t>
+              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131337v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of simulation-based algorithms for parameter estimation and state reconstruction in nonlinear state-space models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaussian mixture models for the optimal sparse sampling of offshore wind resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2022054⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.771 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-8-771-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616079v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of simulation-based algorithms for parameter estimation and state reconstruction in nonlinear state-space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (2), pp.129 - 137. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.240-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-30-129-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2022054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131312v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the Estimation of Tropical Cyclone Radius of Maximum Wind from Outer Size with an Extensive Synthetic Aperture Radar Dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mouche</w:t>
+                <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-23-0119.1⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.129 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-30-129-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466894v2</w:t>
+                <w:t xml:space="preserve">hal-04131312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of rain-induced errors for wind speed estimation on SAR observations using convolutional neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reexamining the Estimation of Tropical Cyclone Radius of Maximum Wind from Outer Size with an Extensive Synthetic Aperture Radar Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151 (12), pp.3169-3189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jstars.2023.3291236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-23-0119.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149533v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-dimensional temperature, salinity and mixed-layer depth in the Gulf Stream, reconstructed from remote-sensing and in situ observations with neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+                <w:t xml:space="preserve">Analog data assimilation for the selection of suitable general circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-18-1221-2022⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.7203-7220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-7203-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762091v1</w:t>
+                <w:t xml:space="preserve">insu-03868833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Segmentation of Metoceanic Processes Using SAR Observations and Deep Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Peureux</w:t>
+                <w:t xml:space="preserve">Four-dimensional temperature, salinity and mixed-layer depth in the Gulf Stream, reconstructed from remote-sensing and in situ observations with neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Balem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.851. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.1221 - 1244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14040851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-18-1221-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616058v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional structure functions for characterizing convective rolls in the marine atmospheric boundary layer from Sentinel-1 SAR images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Semantic Segmentation of Metoceanic Processes Using SAR Observations and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2150704X.2022.2112107⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14040851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576400v2</w:t>
+                <w:t xml:space="preserve">hal-03616058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Machine Learning Techniques for Forecast Uncertainty Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (749), pp.3470-3490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.4362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog data assimilation for the selection of suitable general circulation models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monbet</w:t>
+                <w:t xml:space="preserve">Two-dimensional structure functions for characterizing convective rolls in the marine atmospheric boundary layer from Sentinel-1 SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.7203-7220. </w:t>
+              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.946-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-7203-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2150704X.2022.2112107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03868833v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Greater Agulhas Current With AIS Data Information</w:t>
               </w:r>
@@ -3444,90 +3444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability distributions for analog-to-target distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon A. Grodsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3712,103 +3712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local dynamics to explain analog forecasting of chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (7), pp.2117-2133. </w:t>
@@ -3840,317 +3840,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical forecast of the marine surge</w:t>
+                <w:t xml:space="preserve">Model error covariance estimation in particle and ensemble Kalman filters using an online expectation‐maximization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tadeo Javier Cocucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Pavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04806-6⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (734), pp.526-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251802v1</w:t>
+                <w:t xml:space="preserve">hal-02964198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model error covariance estimation in particle and ensemble Kalman filters using an online expectation‐maximization algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical forecast of the marine surge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadeo Javier Cocucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pulido</w:t>
+                <w:t xml:space="preserve">Laurent Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Lucini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Marc Pavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147 (734), pp.526-543. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04806-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964198v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Innovation-Based Methods to Jointly Estimate Model and Observation Error Covariance Matrices in Ensemble Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4355,464 +4355,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wave group focusing in the ocean: estimations using crest velocities and a Gaussian linear model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-20-0001.1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.2431-2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-04279-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920568v1</w:t>
+                <w:t xml:space="preserve">hal-02927235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean surface currents reconstruction: Spectral characterization of the transfer function between SST and SSH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicun Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Metref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gonzalez Haro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Penduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.1697-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-20-0001.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940449v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave group focusing in the ocean: estimations using crest velocities and a Gaussian linear model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Platzer</w:t>
+                <w:t xml:space="preserve">Ocean surface currents reconstruction: Spectral characterization of the transfer function between SST and SSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gonzalez Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Isern-Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Filipot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.2431-2449. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-04279-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927235v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the global Sentinel-1 SAR vignettes for ocean surface process studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Stopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,64 +4889,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A labelled ocean SAR imagery dataset of ten geophysical phenomena from Sentinel‐1 wave mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Stopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,90 +5023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic parameterization identification using ensemble Kalman filtering combined with maximum likelihood methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carrassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Lucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (1), pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nowcasting solar irradiance using an analog method and geostationary satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, pp.301 - 315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Machine Learning to Correct Satellite-Derived Sea Surface Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saux-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,953 +5342,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent heat patterns revealed by unsupervised classification of Argo temperature profiles in the North Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Analog Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herlé Mercier</w:t>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.12.008⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (10), pp.4093 - 4107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-16-0441.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511358v1</w:t>
+                <w:t xml:space="preserve">hal-01609141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating model error covariances in nonlinear state-space models using Kalman smoothing and the expectation-maximisation algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent heat patterns revealed by unsupervised classification of Argo temperature profiles in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herlé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dreano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3048⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.275 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574682v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analog Data Assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating model error covariances in nonlinear state-space models using Kalman smoothing and the expectation-maximisation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dreano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujemaa Ait-El-Fquih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Lguensat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 145 (10), pp.4093 - 4107. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (705), pp.1877 - 1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-16-0441.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.3048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609141v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DADA: Data Assimilation for the Detection and Attribution of weather- and climate-related events</w:t>
+                <w:t xml:space="preserve">Spatio-temporal decomposition of satellite-derived SST-SSH fields: links between surface data and ocean interior dynamics in the Agulhas region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Hannart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-016-1595-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (11), pp.5106 - 5112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2605040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356197v1</w:t>
+                <w:t xml:space="preserve">hal-01443999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and parameter sensitivity test for reconstructing swell field based on Ensemble Kalman filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation of the functional form of subgrid-scale parameterizations using ensemble-based data assimilation: a simple model experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16122000⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (701), pp.2974 - 2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443972v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the functional form of subgrid-scale parameterizations using ensemble-based data assimilation: a simple model experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DADA: Data Assimilation for the Detection and Attribution of weather- and climate-related events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Hannart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Carrassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ghil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2879⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (2), pp.155-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-016-1595-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443992v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal decomposition of satellite-derived SST-SSH fields: links between surface data and ocean interior dynamics in the Agulhas region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and parameter sensitivity test for reconstructing swell field based on Ensemble Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Le Goff</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (11), pp.5106 - 5112. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (12), pp.art.2000 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2605040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16122000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443999v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Neuropathic Pain, Anxiety and Other Associated Chronic Pain Conditions in Vulvodynia: A Pilot Study</w:t>
               </w:r>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (6), pp.749 - 751. </w:t>
@@ -6408,51 +6408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline parameter estimation using EnKF and maximum likelihood error covariance estimates: Application to a subgrid-scale orography parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,64 +6512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of mesoscale ocean surface dynamics using satellite SST and SSH observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sileye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,311 +6642,427 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SST spatial anisotropic covariances from METOP-AVHRR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 141 (5), pp.144 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear Gaussian state-space model with irregular sampling: application to sea surface temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (6), pp.793-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-010-0442-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining analog method and ensemble data assimilation: application to the Lorenz-63 chaotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hannart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining Approaches to Climate Science: proceedings of the 4th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3-12, 2015, 978-3-319-17219-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17220-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6956,100 +7072,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION SPATIO-TEMPORELLE D'UNE VARIABLE QUANTITATIVE À PARTIR DE DONNÉES MULTI-SOURCES APPLICATION À LA TEMPÉRATURE DE SURFACE DES OCÉANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00582679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7059,1863 +7175,1863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering latent variables in incomplete dynamical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A multi-disciplinary approach to teaching climate change and data science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Close</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - 65th ISI World Statistics Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407663v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-oriented mesoscale eddy prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brahim Boussidi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4043⟩</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054174v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainty in climate reanalyses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RIKEN’s activities to integrate data assimilation and AI/ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takemasa Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigenori Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Goodliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT-UQ 2025 - Workshop on Uncertainty Quantification for Climate Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407644v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing historical salinity fields over the 20th century using a data-driven method and Argo data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Object-oriented mesoscale eddy prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Sévellec</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Boussidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10637⟩</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054167v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation discovery for climate impact: symbolic regression to emulate climate impact indicators for unseen scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Discovering latent variables in incomplete dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 - European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 - 65th ISI World Statistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054197v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the time-varying probability density function from ensemble simulations and observations using Analogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sally Close</w:t>
+                <w:t xml:space="preserve">Quantifying uncertainty in climate reanalyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maze</w:t>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Teja Konduru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takemasa Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RT-UQ 2025 - Workshop on Uncertainty Quantification for Climate Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT UQ; Institut des Mathématiques pour la Planète Terre; GdR Défis theoriques pour les sciences du climat., Nov 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054163v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIKEN’s activities to integrate data assimilation and AI/ML</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing historical salinity fields over the 20th century using a data-driven method and Argo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oulhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054182v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t>
+                <w:t xml:space="preserve">Equation discovery for climate impact: symbolic regression to emulate climate impact indicators for unseen scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
+              <w:t xml:space="preserve">EGU 2025 - European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4117⟩</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054155v1</w:t>
+                <w:t xml:space="preserve">hal-05054197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-disciplinary approach to teaching climate change and data science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Estimation of the time-varying probability density function from ensemble simulations and observations using Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12914⟩</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054149v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven identification and reconstruction of partially observed dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2024: 10th International Symposium on Data Assimilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIKEN, Oct 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing Uncertainties of Climate Projections using Data-driven Methods: the AMOC Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NHM 2023: 6th International Workshop on Nonhydrostatic Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización topológica de la Circulación de retorno meridional del Atlántico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Mosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Daniela Charó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">108 Reunión Anual de Física 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://rafa2023.fisica.org.ar/comite-organizador, Sep 2023, Bahía Blanca, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIKEN 2023: 14th workshop on Data Assimilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Properties of Weather Regime Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUOD 2021: Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, London, United Kingdom. pp.223-236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-18988-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Dynamical Models using Machine Learning and Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMT Atlantique &amp; Kyoto University &amp; RIKEN joint Data Assimilation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIAM 2023 - 10th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Kalman Filter in a High Dimensional Linear Embedding of the Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUOD 2021 - Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Londres, United Kingdom. pp.211-221, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-18988-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Rainfall Regimes by Machine Learning on a Colocalized Nexrad/Sentinel-1 Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8937,866 +9053,866 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.307-309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing uncertainties in climate projections using data science tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd joint RIKEN &amp; IMT-Atlantique workshop on Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-based uncertainty quantification for data assimilation: a simple model experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify the dynamics of climate models using data assimilation and analog predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DataLearning Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing uncertainties of climate projections using data science tools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI4Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of dynamical model using analog data assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quantification of forecast uncertainty using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicun Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927329v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of dynamic model using analog data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Penduff</w:t>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, En ligne, Austria</w:t>
+              <w:t xml:space="preserve">Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000989v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak supervision learning for semantic segmentation of metoceanic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9805,1614 +9921,1614 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Longépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of dynamic model using analog data assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selection of dynamical model using analog data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Climate Informatics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921295v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of forecast uncertainty using neural networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Metref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Penduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, En ligne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942802v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERISTICS OF MARINE ATMOSPHERIC BOUNDARY LAYER ROLL VORTICES FROM SENTINEL-1 SAR WAVE MODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Vandemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Stopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 : International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Oceanic Observation Systems to Study Mesoscale Ocean Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Cosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Analog Forecasting Errors using Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model error in geophysical data assimilation - Some ideas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carrassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA2019 : 7th International Symposium on Data Assimilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution currents from the synergy between Infrared SST and altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonzalez-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Isern-Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPS 2019 : Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EddyNet: A Deep Neural Network For Pixel-Wise Classification of Oceanic Eddies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Joint Estimation of Model and Observation Error Covariance Matrices in Data Assimilation: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque national d'assimilation de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929509v1</w:t>
+                <w:t xml:space="preserve">hal-01885562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Geophysical Classification of Sentinel-1 Wave Mode SAR Images Through Deep-Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">EddyNet: A Deep Neural Network For Pixel-Wise Classification of Oceanic Eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 : IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518354⟩</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1764-1767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929536v1</w:t>
+                <w:t xml:space="preserve">hal-01929509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of error covariance matrices in data assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Automated Geophysical Classification of Sentinel-1 Wave Mode SAR Images Through Deep-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Hoteit</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIKEN International Workshop on Uncertainty Quantification (UQWS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 : IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valence, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824227v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Estimation of Model and Observation Error Covariance Matrices in Data Assimilation: a Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of error covariance matrices in data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Carrassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national d'assimilation de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">RIKEN International Workshop on Uncertainty Quantification (UQWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885562v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog assimilation for high-dimensional geophysical dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi Huynh Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSE 2017 : Workshop on Data Science and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog nowcasting of solar irradiance from geostationary satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward data-driven methods in geophysics: the Analog Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11427,1902 +11543,1902 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining 15 years of microwave SST and along-track SSH to estimate ocean surface currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Atencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonzalez Haro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CI 2016 : 6th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Boulder, États-Unis. pp.1 - 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5065/D6K072N6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exemplar-based Hidden Markov Model framework for nonlinear state-space models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+                <w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2016 : European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760667⟩</w:t>
+              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444213v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An Exemplar-based Hidden Markov Model framework for nonlinear state-space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2016 : European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298201v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herlé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Surface Current Reconstruction: On the Transfer Function between Infrared SST and along-track altimeter observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonzalez Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Isern-Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric Ensemble Kalman methods for the inpainting of noisy dynamic textures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal interpolation of Sea Surface Temperature using high resolution remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351615⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7002988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271173v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analog data assimilation: application to 20 years of altimetric data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-parametric Ensemble Kalman methods for the inpainting of noisy dynamic textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2015 : 5th International Workshop on Climate Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4030.5681⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2488-2492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356222v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal interpolation of Sea Surface Temperature using high resolution remote sensing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">The analog data assimilation: application to 20 years of altimetric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7002988⟩</w:t>
+              <w:t xml:space="preserve">CI 2015 : 5th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boulder, United States. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4030.5681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188863v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean surface current retrieval using a non homogeneous Markov-switching multi-regime model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boulder, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188818v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean surface current retrieval using a non homogeneous Markov-switching multi-regime model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2968 - 2972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188825v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synergy study between SST, Chl-a and altimeters to improve surface geostrophic currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Saraceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR 2014 : the 40th COmmittee on SPAce Research scientific assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden surface dynamical modes and SSH retrievals from a joint analysis of altimetry and microwave SST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 20104 : IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.5123 - 5125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated swell fields from SAR measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal segmentation of mesoscale ocean surface dynamics using satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE San Diego Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE Bergen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958440v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal segmentation and estimation of ocean surface currents from satellite sea surface temperature fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interpolated swell fields from SAR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sileye Ba</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2013 : 20 th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE San Diego Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, San Diego, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946865v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal segmentation of mesoscale ocean surface dynamics using satellite data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal segmentation and estimation of ocean surface currents from satellite sea surface temperature fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sileye Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Garello</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE Bergen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608171⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2013 : 20 th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2344 - 2348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIP.2013.6738483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947670v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional ocean dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13337,113 +13453,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 55th International Liege Colloquium on Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Liège (B), Belgium. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing the rain-induced wind speed overestimation on SAR observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13458,181 +13574,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated NWP-DA-AI system for 30-second-update precipitation prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigenori Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasumitsu Maejima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takemasa Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMWF-ESA Workshop on Machine Learning for Earth System Observation and Prediction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection and segmentation of metocean features on SAR images using Deep Learning: perspectives for SWOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Longépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13641,598 +13757,598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWOT Science Team Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog forecasting (AnDA) and large-ensemble ocean simulations to improve satellite-derived gridded products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OceanPredict '19 - GODAE OceanView Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Halifax, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DA: Data-Driven Data Assimilation Applications to the Lorenz system and simulated sea surface heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Metref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019 : European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using archived datasets for missing data interpolation in ocean remote sensing observation series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2016 - Shangai : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Shanghai, China. IEEE/MTS, pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14242,152 +14358,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RedAnDA monthly reanalyses (1930-2001) of temperature and salinity in the upper 500 meters of the tropical Pacific (20S-20N), together with validation files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oulhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/102598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14397,283 +14513,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance Learning for Analog Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting and weighting dynamical models using data-driven approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural variational Data Assimilation with Uncertainty Quantification using SPDE priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14682,468 +14798,468 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online machine-learning forecast uncertainty estimation for sequential data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Mixture Models for the Optimal Sparse Sampling of Offshore Wind Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Greater Agulhas Current with AIS Data Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Goff Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussidi Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mironov Alexei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guichoux Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Yicun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Model and Observation Error Covariance Matrices in Data Assimilation: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -15163,152 +15279,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Takemasa Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient particle-based method for maximum likelihood estimation in nonlinear state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708631v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15318,105 +15434,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmie et méthodes d'apprentissage automatique pour les sciences environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne Occidentale, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04466800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15484,51 +15600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B86152EE"/>
+    <w:nsid w:val="9197B5C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15715,51 +15831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-tandeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1647-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148730337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tandeo.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptandeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6639-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0123.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oulhen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01690-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05283123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Platzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0204.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04872005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04572960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A Sacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4743" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04759542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-23-0157.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04632018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-303-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04659360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Woehrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04732501v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2267-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-8-771-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131312v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-129-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Sacco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868833v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7203-2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mironov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0382.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03161785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon A. Grodsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0204.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03251802v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pavec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04806-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02964198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Javier Cocucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lucini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3931" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02922301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemasa Miyoshi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-19-0240.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02920568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-20-0001.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02940449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Haro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern-Fontanet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015958" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04279-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gressani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111457" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02275886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1442099" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saux-Picart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1595-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Scheffler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2879" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mence Tersiguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schollhammer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Postec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2357" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582679v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Teja Konduru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054167v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10637" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3836" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6284" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Otsuka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Liang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodliff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Saliou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4099" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054155v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4117" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12914" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04764759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Daniela Char&#243;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193129v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_14" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Chau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9254" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278987v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ailliot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278989v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921295v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02942802v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276981v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Foster" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vandemark" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900287" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02928416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cosne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156742v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Haro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518354" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01824227v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01885562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799807v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Atencia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5065/D6K072N6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444276v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761383" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02967547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumitsu Maejima" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156712v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/102598" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841334v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466879v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04195361v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685543v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178056v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Cl&#233;ment" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussidi Brahim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironov Alexei" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichoux Yann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yicun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867958v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708631v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04466800v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-tandeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1647-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148730337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tandeo.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptandeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0123.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6639-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oulhen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01690-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04872005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05283123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Platzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0204.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04572960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A Sacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4743" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04759542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-23-0157.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04632018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-303-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04659360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Woehrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04732501v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2267-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-8-771-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131312v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-129-2023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868833v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7203-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Sacco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mironov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0382.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03161785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon A. Grodsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0204.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02964198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Javier Cocucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lucini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03251802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pavec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04806-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02922301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemasa Miyoshi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-19-0240.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04279-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02920568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-20-0001.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02940449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Haro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern-Fontanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015958" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gressani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111457" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02275886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1442099" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saux-Picart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Scheffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356197v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1595-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mence Tersiguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schollhammer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Postec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2357" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-010-0442-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W362D3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12914" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Otsuka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodliff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Saliou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407663v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Teja Konduru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10637" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054197v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3836" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6284" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04764759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Daniela Char&#243;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Chau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9254" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ailliot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bello" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02942802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276981v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Foster" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vandemark" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900287" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02928416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cosne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276974v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Haro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01885562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518354" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01824227v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444302v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Atencia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5065/D6K072N6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761383" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02967547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumitsu Maejima" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/102598" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841334v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466879v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04195361v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685543v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178056v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Cl&#233;ment" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussidi Brahim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironov Alexei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichoux Yann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yicun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708631v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04466800v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>