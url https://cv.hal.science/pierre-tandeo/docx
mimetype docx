--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -244,404 +244,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and Stochastic Parameters Estimation with Combined Ensemble Kalman and Particle Filters</w:t>
+                <w:t xml:space="preserve">Reconstructing monthly 20th century salinity fields using a data-driven method and Argo data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Guillot</w:t>
+                <w:t xml:space="preserve">Erwan Oulhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+                <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ruiz</w:t>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 153 (7), pp.1141-1154. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (6), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-24-0123.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-025-01690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916479v1</w:t>
+                <w:t xml:space="preserve">hal-05097260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t>
+                <w:t xml:space="preserve">State and Stochastic Parameters Estimation with Combined Ensemble Kalman and Particle Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jules Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-19-6639-2025⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 153 (7), pp.1141-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-24-0123.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407599v1</w:t>
+                <w:t xml:space="preserve">hal-04916479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing monthly 20th century salinity fields using a data-driven method and Argo data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
+                <w:t xml:space="preserve">Amélie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Blanke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Sévellec</w:t>
+                <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (6), pp.47. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.6639-6658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-025-01690-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-6639-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097260v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Variational Data Assimilation with Uncertainty Quantification Using SPDE Priors</w:t>
               </w:r>
@@ -666,51 +666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -787,64 +787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Mosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela D Charó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -947,51 +947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1023,317 +1023,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On‐line machine‐learning forecast uncertainty estimation for sequential data assimilation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan J Ruiz</w:t>
+                <w:t xml:space="preserve">Reconstructing the Ocean State Using Argo Data and a Data-Driven Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oulhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-23-0157.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572960v1</w:t>
+                <w:t xml:space="preserve">hal-04759542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Ocean State Using Argo Data and a Data-Driven Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On‐line machine‐learning forecast uncertainty estimation for sequential data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano A Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-30. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-23-0157.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.4743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759542v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional encoding and normalizing flows: a deep learning approach for offshore wind speed probabilistic forecasting in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,90 +1419,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting and weighting dynamical models using data-driven approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), pp.303-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1588,51 +1588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Woehrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ganthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 495, pp.110802. </w:t>
@@ -1683,77 +1683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could old tide gauges help estimate past atmospheric variability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), pp.2267-2286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain Regime Segmentation of Sentinel-1 Observation Learning From NEXRAD Collocations With Convolution Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of rain-induced errors for wind speed estimation on SAR observations using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,715 +2045,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian mixture models for the optimal sparse sampling of offshore wind resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibo Cheng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.771 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-8-771-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039094v1</w:t>
+                <w:t xml:space="preserve">hal-04131337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian mixture models for the optimal sparse sampling of offshore wind resource</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of simulation-based algorithms for parameter estimation and state reconstruction in nonlinear state-space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-8-771-2023⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.240-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2022054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131337v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of simulation-based algorithms for parameter estimation and state reconstruction in nonlinear state-space models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Quilodrán-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+                <w:t xml:space="preserve">Alban Farchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monbet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Che Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (2), pp.240-264. </w:t>
+              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2022054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616079v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reexamining the Estimation of Tropical Cyclone Radius of Maximum Wind from Outer Size with an Extensive Synthetic Aperture Radar Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-30-129-2023⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151 (12), pp.3169-3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-23-0119.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131312v2</w:t>
+                <w:t xml:space="preserve">hal-04466894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the Estimation of Tropical Cyclone Radius of Maximum Wind from Outer Size with an Extensive Synthetic Aperture Radar Dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mouche</w:t>
+                <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151 (12), pp.3169-3189. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.129 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-23-0119.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-30-129-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466894v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog data assimilation for the selection of suitable general circulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.7203-7220. </w:t>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,77 +3072,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Machine Learning Techniques for Forecast Uncertainty Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (749), pp.3470-3490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3215,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3304,511 +3304,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Greater Agulhas Current With AIS Data Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probability distributions for analog-to-target distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Le Goff</w:t>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Boussidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yicun Zhen</w:t>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jc017228⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (10), pp.3317-3335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-20-0382.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227798v1</w:t>
+                <w:t xml:space="preserve">hal-03104948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability distributions for analog-to-target distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Platzer</w:t>
+                <w:t xml:space="preserve">Twenty-Seven Years of Scatterometer Surface Wind Analysis over Eastern Boundary Upwelling Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bentamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon A. Grodsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-20-0382.1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (5), pp.940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13050940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104948v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-Seven Years of Scatterometer Surface Wind Analysis over Eastern Boundary Upwelling Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the Greater Agulhas Current With AIS Data Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Bentamy</w:t>
+                <w:t xml:space="preserve">Brahim Boussidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon A. Grodsky</w:t>
+                <w:t xml:space="preserve">Alexei Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Cambo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Yann Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+                <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123 (5), pp.940. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JC017228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13050940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021jc017228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161785v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local dynamics to explain analog forecasting of chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (7), pp.2117-2133. </w:t>
@@ -3840,317 +3840,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model error covariance estimation in particle and ensemble Kalman filters using an online expectation‐maximization algorithm</w:t>
+                <w:t xml:space="preserve">Statistical forecast of the marine surge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadeo Javier Cocucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pulido</w:t>
+                <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Lucini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Laurent Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3931⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04806-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964198v1</w:t>
+                <w:t xml:space="preserve">hal-03251802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical forecast of the marine surge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Model error covariance estimation in particle and ensemble Kalman filters using an online expectation‐maximization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeo Javier Cocucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Pavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (734), pp.526-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04806-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.3931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251802v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Innovation-Based Methods to Jointly Estimate Model and Observation Error Covariance Matrices in Ensemble Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,77 +4387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.2431-2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4491,64 +4491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonzalez Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Isern-Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4755,51 +4755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the global Sentinel-1 SAR vignettes for ocean surface process studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Stopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,103 +5010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic parameterization identification using ensemble Kalman filtering combined with maximum likelihood methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carrassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Lucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (1), pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nowcasting solar irradiance using an analog method and geostationary satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, pp.301 - 315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Machine Learning to Correct Satellite-Derived Sea Surface Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saux-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,77 +5361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Analog Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5472,295 +5472,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent heat patterns revealed by unsupervised classification of Argo temperature profiles in the North Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating model error covariances in nonlinear state-space models using Kalman smoothing and the expectation-maximisation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herlé Mercier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Denis Dreano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
+                <w:t xml:space="preserve">Boujemaa Ait-El-Fquih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.12.008⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (705), pp.1877 - 1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511358v1</w:t>
+                <w:t xml:space="preserve">hal-01574682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating model error covariances in nonlinear state-space models using Kalman smoothing and the expectation-maximisation algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coherent heat patterns revealed by unsupervised classification of Argo temperature profiles in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herlé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (705), pp.1877 - 1885. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.275 - 292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574682v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal decomposition of satellite-derived SST-SSH fields: links between surface data and ocean interior dynamics in the Agulhas region</w:t>
               </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5876,103 +5876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the functional form of subgrid-scale parameterizations using ensemble-based data assimilation: a simple model experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Lucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142 (701), pp.2974 - 2984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6000,295 +6000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DADA: Data Assimilation for the Detection and Attribution of weather- and climate-related events</w:t>
+                <w:t xml:space="preserve">Validation and parameter sensitivity test for reconstructing swell field based on Ensemble Kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Hannart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Bocquet</w:t>
+                <w:t xml:space="preserve">Xuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ghil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Naveau</w:t>
+                <w:t xml:space="preserve">Lei Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 136 (2), pp.155-174. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (12), pp.art.2000 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-016-1595-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16122000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356197v1</w:t>
+                <w:t xml:space="preserve">hal-01443972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and parameter sensitivity test for reconstructing swell field based on Ensemble Kalman filter</w:t>
+                <w:t xml:space="preserve">DADA: Data Assimilation for the Detection and Attribution of weather- and climate-related events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Husson</w:t>
+                <w:t xml:space="preserve">Alexis Hannart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Carrassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Guan</w:t>
+                <w:t xml:space="preserve">Michael Ghil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (12), pp.art.2000 - </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (2), pp.155-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s16122000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-016-1595-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443972v1</w:t>
+                <w:t xml:space="preserve">hal-01356197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Neuropathic Pain, Anxiety and Other Associated Chronic Pain Conditions in Vulvodynia: A Pilot Study</w:t>
               </w:r>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (6), pp.749 - 751. </w:t>
@@ -6408,64 +6408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline parameter estimation using EnKF and maximum likelihood error covariance estimates: Application to a subgrid-scale orography parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6512,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of mesoscale ocean surface dynamics using satellite SST and SSH observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SST spatial anisotropic covariances from METOP-AVHRR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,64 +6772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Gaussian state-space model with irregular sampling: application to sea surface temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6920,90 +6920,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining analog method and ensemble data assimilation: application to the Lorenz-63 chaotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hannart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7086,51 +7086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION SPATIO-TEMPORELLE D'UNE VARIABLE QUANTITATIVE À PARTIR DE DONNÉES MULTI-SOURCES APPLICATION À LA TEMPÉRATURE DE SURFACE DES OCÉANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7202,51 +7202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-disciplinary approach to teaching climate change and data science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7306,77 +7306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7538,611 +7538,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-oriented mesoscale eddy prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Dealbera</w:t>
+                <w:t xml:space="preserve">Reconstructing historical salinity fields over the 20th century using a data-driven method and Argo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oulhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brahim Boussidi</w:t>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4043⟩</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054174v1</w:t>
+                <w:t xml:space="preserve">hal-05054167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering latent variables in incomplete dynamical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantifying uncertainty in climate reanalyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Teja Konduru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takemasa Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - 65th ISI World Statistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">RT-UQ 2025 - Workshop on Uncertainty Quantification for Climate Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT UQ; Institut des Mathématiques pour la Planète Terre; GdR Défis theoriques pour les sciences du climat., Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407663v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainty in climate reanalyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Equation discovery for climate impact: symbolic regression to emulate climate impact indicators for unseen scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh Teja Konduru</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT-UQ 2025 - Workshop on Uncertainty Quantification for Climate Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2025 - European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407644v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing historical salinity fields over the 20th century using a data-driven method and Argo data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Object-oriented mesoscale eddy prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Sévellec</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Boussidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10637⟩</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054167v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation discovery for climate impact: symbolic regression to emulate climate impact indicators for unseen scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Discovering latent variables in incomplete dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 - European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 - 65th ISI World Statistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05054197v1</w:t>
+                <w:t xml:space="preserve">hal-05407663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the time-varying probability density function from ensemble simulations and observations using Analogs</w:t>
               </w:r>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Presse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8245,51 +8245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven identification and reconstruction of partially observed dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2024: 10th International Symposium on Data Assimilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIKEN, Oct 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8314,103 +8314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing Uncertainties of Climate Projections using Data-driven Methods: the AMOC Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Bras</w:t>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sévellec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NHM 2023: 6th International Workshop on Nonhydrostatic Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8474,64 +8474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Daniela Charó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">108 Reunión Anual de Física 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://rafa2023.fisica.org.ar/comite-organizador, Sep 2023, Bahía Blanca, Argentina</w:t>
@@ -8560,51 +8560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIKEN 2023: 14th workshop on Data Assimilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8655,51 +8655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUOD 2021: Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, London, United Kingdom. pp.223-236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Dynamical Models using Machine Learning and Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMT Atlantique &amp; Kyoto University &amp; RIKEN joint Data Assimilation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8802,51 +8802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIAM 2023 - 10th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8871,64 +8871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Kalman Filter in a High Dimensional Linear Embedding of the Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9053,51 +9053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.307-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9125,338 +9125,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing uncertainties in climate projections using data science tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Machine learning-based uncertainty quantification for data assimilation: a simple model experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicun Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd joint RIKEN &amp; IMT-Atlantique workshop on Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279029v1</w:t>
+                <w:t xml:space="preserve">hal-03279041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based uncertainty quantification for data assimilation: a simple model experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Narrowing uncertainties in climate projections using data science tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd joint RIKEN &amp; IMT-Atlantique workshop on Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279041v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify the dynamics of climate models using data assimilation and analog predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,51 +9511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing uncertainties of climate projections using data science tools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9649,90 +9649,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of forecast uncertainty using neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9757,103 +9757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of dynamic model using analog data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Brest, France</w:t>
@@ -9921,51 +9921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Longépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10003,103 +10003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of dynamical model using analog data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10124,64 +10124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,338 +10243,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERISTICS OF MARINE ATMOSPHERIC BOUNDARY LAYER ROLL VORTICES FROM SENTINEL-1 SAR WAVE MODE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Oceanic Observation Systems to Study Mesoscale Ocean Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Foster</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gautier Cosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 : International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276981v1</w:t>
+                <w:t xml:space="preserve">hal-02928416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Oceanic Observation Systems to Study Mesoscale Ocean Dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CHARACTERISTICS OF MARINE ATMOSPHERIC BOUNDARY LAYER ROLL VORTICES FROM SENTINEL-1 SAR WAVE MODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Vandemark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2019 : International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928416v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Analog Forecasting Errors using Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10612,51 +10612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model error in geophysical data assimilation - Some ideas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carrassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA2019 : 7th International Symposium on Data Assimilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10707,51 +10707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonzalez-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Isern-Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10789,51 +10789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Model and Observation Error Covariance Matrices in Data Assimilation: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national d'assimilation de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10910,51 +10910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1764-1767, </w:t>
@@ -11018,51 +11018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Stopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11126,64 +11126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of error covariance matrices in data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11290,51 +11290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi Huynh Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11389,51 +11389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog nowcasting of solar irradiance from geostationary satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11471,77 +11471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward data-driven methods in geophysics: the Analog Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11573,503 +11573,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 15 years of microwave SST and along-track SSH to estimate ocean surface currents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+                <w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herlé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Atencia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2016 : 6th International Workshop on Climate Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444302v1</w:t>
+                <w:t xml:space="preserve">hal-01345101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exemplar-based Hidden Markov Model framework for nonlinear state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2016 : European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1 - 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining 15 years of microwave SST and along-track SSH to estimate ocean surface currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Atencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gonzalez Haro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CI 2016 : 6th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boulder, États-Unis. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5065/D6K072N6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345101v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Surface Current Reconstruction: On the Transfer Function between Infrared SST and along-track altimeter observations</w:t>
               </w:r>
@@ -12094,51 +12094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Isern-Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12198,51 +12198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal interpolation of Sea Surface Temperature using high resolution remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12315,77 +12315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric Ensemble Kalman methods for the inpainting of noisy dynamic textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2488-2492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12419,64 +12419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analog data assimilation: application to 20 years of altimetric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12549,90 +12549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12674,77 +12674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean surface current retrieval using a non homogeneous Markov-switching multi-regime model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2968 - 2972, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12778,90 +12778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synergy study between SST, Chl-a and altimeters to improve surface geostrophic currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Saraceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR 2014 : the 40th COmmittee on SPAce Research scientific assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12886,77 +12886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden surface dynamical modes and SSH retrievals from a joint analysis of altimetry and microwave SST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 20104 : IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.5123 - 5125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12990,51 +12990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal segmentation of mesoscale ocean surface dynamics using satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13088,282 +13088,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated swell fields from SAR measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal segmentation and estimation of ocean surface currents from satellite sea surface temperature fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Garello</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sileye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Autret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE San Diego Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2013 : 20 th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2344 - 2348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIP.2013.6738483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958440v1</w:t>
+                <w:t xml:space="preserve">hal-00946865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal segmentation and estimation of ocean surface currents from satellite sea surface temperature fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interpolated swell fields from SAR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sileye Ba</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2013 : 20 th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE San Diego Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, San Diego, United States. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIP.2013.6738483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946865v1</w:t>
+                <w:t xml:space="preserve">hal-00958440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13394,51 +13394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional ocean dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13515,51 +13515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13636,51 +13636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigenori Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasumitsu Maejima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takemasa Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13712,342 +13712,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection and segmentation of metocean features on SAR images using Deep Learning: perspectives for SWOT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analog forecasting (AnDA) and large-ensemble ocean simulations to improve satellite-derived gridded products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicun Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWOT Science Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">OceanPredict '19 - GODAE OceanView Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Halifax, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156712v1</w:t>
+                <w:t xml:space="preserve">hal-02156704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog forecasting (AnDA) and large-ensemble ocean simulations to improve satellite-derived gridded products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the detection and segmentation of metocean features on SAR images using Deep Learning: perspectives for SWOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OceanPredict '19 - GODAE OceanView Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Halifax, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">SWOT Science Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156704v1</w:t>
+                <w:t xml:space="preserve">hal-02156712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DA: Data-Driven Data Assimilation Applications to the Lorenz system and simulated sea surface heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicun Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Metref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14083,278 +14083,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using archived datasets for missing data interpolation in ocean remote sensing observation series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shangai : MTS/IEEE international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355266v1</w:t>
+                <w:t xml:space="preserve">hal-01611018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using archived datasets for missing data interpolation in ocean remote sensing observation series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2016 - Shangai : MTS/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. IEEE/MTS, pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611018v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14372,103 +14372,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RedAnDA monthly reanalyses (1930-2001) of temperature and salinity in the upper 500 meters of the tropical Pacific (20S-20N), together with validation files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oulhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/102598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14540,51 +14540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance Learning for Analog Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14658,90 +14658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting and weighting dynamical models using data-driven approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14798,51 +14798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14890,77 +14890,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online machine-learning forecast uncertainty estimation for sequential data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15004,64 +15004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15197,64 +15197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Model and Observation Error Covariance Matrices in Data Assimilation: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15315,90 +15315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient particle-based method for maximum likelihood estimation in nonlinear state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15448,51 +15448,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmie et méthodes d'apprentissage automatique pour les sciences environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne Occidentale, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15600,51 +15600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9197B5C6"/>
+    <w:nsid w:val="0222F61C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15831,51 +15831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-tandeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1647-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148730337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tandeo.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptandeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0123.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6639-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oulhen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01690-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04872005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05283123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Platzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0204.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04572960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A Sacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4743" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04759542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-23-0157.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04632018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-303-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04659360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Woehrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04732501v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2267-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-8-771-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131312v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-129-2023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868833v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7203-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Sacco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mironov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0382.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03161785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon A. Grodsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0204.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02964198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Javier Cocucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lucini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03251802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pavec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04806-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02922301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemasa Miyoshi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-19-0240.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04279-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02920568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-20-0001.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02940449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Haro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern-Fontanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015958" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gressani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111457" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02275886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1442099" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saux-Picart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Scheffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356197v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1595-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mence Tersiguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schollhammer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Postec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2357" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-010-0442-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W362D3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12914" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Otsuka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodliff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Saliou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407663v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Teja Konduru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10637" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054197v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3836" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6284" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04764759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Daniela Char&#243;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Chau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9254" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ailliot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bello" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02942802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276981v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Foster" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vandemark" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900287" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02928416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cosne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276974v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Haro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01885562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518354" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01824227v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444302v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Atencia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5065/D6K072N6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761383" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02967547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumitsu Maejima" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/102598" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841334v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466879v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04195361v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685543v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178056v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Cl&#233;ment" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussidi Brahim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironov Alexei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichoux Yann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yicun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708631v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04466800v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-tandeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1647-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148730337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tandeo.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptandeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oulhen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01690-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0123.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6639-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04872005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05283123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Platzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0204.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04759542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-23-0157.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04572960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A Sacco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4743" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04632018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-303-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04659360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Woehrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04732501v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2267-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-8-771-2023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131312v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-129-2023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868833v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7203-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Sacco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0382.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03161785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon A. Grodsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050940" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mironov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0204.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03251802v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pavec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04806-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02964198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Javier Cocucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lucini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3931" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02922301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemasa Miyoshi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-19-0240.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04279-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02920568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-20-0001.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02940449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Haro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern-Fontanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015958" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gressani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111457" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02275886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1442099" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saux-Picart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Scheffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356197v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1595-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mence Tersiguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schollhammer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Postec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2357" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-010-0442-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W362D3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12914" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Otsuka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodliff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Saliou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10637" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Teja Konduru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3836" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407663v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6284" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04764759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Daniela Char&#243;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9254" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279029v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bello" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Chau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ailliot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bello" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02942802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02928416v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cosne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276981v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Foster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vandemark" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900287" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276974v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Haro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01885562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518354" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01824227v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444302v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Atencia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5065/D6K072N6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761383" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02967547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumitsu Maejima" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/102598" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841334v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466879v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04195361v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685543v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178056v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Cl&#233;ment" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussidi Brahim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironov Alexei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichoux Yann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yicun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708631v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04466800v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>