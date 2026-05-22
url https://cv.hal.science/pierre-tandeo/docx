--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,15545 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15493 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Tandeo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo, professeur à IMT Atlantique, département Mathematical and Electrical Engineering </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1647-8239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148730337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GpNNnJcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tandeo.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/ptandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing monthly 20th century salinity fields using a data-driven method and Argo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (6), pp.47. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-025-01690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.6639-6658. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-6639-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and Stochastic Parameters Estimation with Combined Ensemble Kalman and Particle Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153 (7), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-24-0123.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Variational Data Assimilation with Uncertainty Quantification Using SPDE Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/AIES-D-24-0060.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning for Analog Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-24-0204.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A templex-based study of the Atlantic Meridional Overturning Circulation dynamics in idealized chaotic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0231713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional encoding and normalizing flows: a deep learning approach for offshore wind speed probabilistic forecasting in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/aies-d-23-0112.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On‐line machine‐learning forecast uncertainty estimation for sequential data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano A Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.4743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the Ocean State Using Argo Data and a Data-Driven Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-23-0157.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting and weighting dynamical models using data-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-31-303-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-level and spatially-explicit modelling provides some insights on key factors driving seasonal dynamics of an intertidal seagrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Woehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 495, pp.110802. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Regime Segmentation of Sentinel-1 Observation Learning From NEXRAD Collocations With Convolution Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3353311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could old tide gauges help estimate past atmospheric variability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.2267-2286. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-2267-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of rain-induced errors for wind speed estimation on SAR observations using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3291236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of simulation-based algorithms for parameter estimation and state reconstruction in nonlinear state-space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.240-264. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2022054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixture models for the optimal sparse sampling of offshore wind resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (5), pp.771 - 786. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/wes-8-771-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Quilodrán-Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Farchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the Estimation of Tropical Cyclone Radius of Maximum Wind from Outer Size with an Extensive Synthetic Aperture Radar Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (12), pp.3169-3189. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-23-0119.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.129 - 137. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-30-129-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation for the selection of suitable general circulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.7203-7220. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-7203-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03868833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-dimensional temperature, salinity and mixed-layer depth in the Gulf Stream, reconstructed from remote-sensing and in situ observations with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Balem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1221 - 1244. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1221-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation of Metoceanic Processes Using SAR Observations and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.851. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14040851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Machine Learning Techniques for Forecast Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148 (749), pp.3470-3490. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.4362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional structure functions for characterizing convective rolls in the marine atmospheric boundary layer from Sentinel-1 SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (9), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704X.2022.2112107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-Seven Years of Scatterometer Surface Wind Analysis over Eastern Boundary Upwelling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semyon A. Grodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Cambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (5), pp.940. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13050940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability distributions for analog-to-target distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (10), pp.3317-3335. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAS-D-20-0382.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Greater Agulhas Current With AIS Data Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JC017228. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021jc017228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using local dynamics to explain analog forecasting of chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2117-2133. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAS-D-20-0204.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical forecast of the marine surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leballeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pavec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-021-04806-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model error covariance estimation in particle and ensemble Kalman filters using an online expectation‐maximization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeo Javier Cocucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Lucini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147 (734), pp.526-543. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Innovation-Based Methods to Jointly Estimate Model and Observation Error Covariance Matrices in Ensemble Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemasa Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (10), pp.3973-3994. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-19-0240.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network Approaches to Reconstruct Phytoplankton Time-Series in the Global Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (24), pp.4156. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.1697-1711. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-20-0001.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean surface currents reconstruction: Spectral characterization of the transfer function between SST and SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonzalez Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Isern-Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave group focusing in the ocean: estimations using crest velocities and a Gaussian linear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Filipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.2431-2449. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-020-04279-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the global Sentinel-1 SAR vignettes for ocean surface process studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Stopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gressani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234, pp.111457. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A labelled ocean SAR imagery dataset of ten geophysical phenomena from Sentinel‐1 wave mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Stopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gdj3.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterization identification using ensemble Kalman filtering combined with maximum likelihood methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Lucini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16000870.2018.1442099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowcasting solar irradiance using an analog method and geostationary satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.301 - 315. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Machine Learning to Correct Satellite-Derived Sea Surface Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gausset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.224 -. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (10), pp.4093 - 4107. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-16-0441.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating model error covariances in nonlinear state-space models using Kalman smoothing and the expectation-maximisation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dreano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujemaa Ait-El-Fquih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (705), pp.1877 - 1885. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent heat patterns revealed by unsupervised classification of Argo temperature profiles in the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.275 - 292. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal decomposition of satellite-derived SST-SSH fields: links between surface data and ocean interior dynamics in the Agulhas region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (11), pp.5106 - 5112. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2605040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the functional form of subgrid-scale parameterizations using ensemble-based data assimilation: a simple model experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Lucini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (701), pp.2974 - 2984. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and parameter sensitivity test for reconstructing swell field based on Ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.art.2000 - </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16122000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DADA: Data Assimilation for the Detection and Attribution of weather- and climate-related events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hannart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ghil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136 (2), pp.155-174. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-016-1595-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Neuropathic Pain, Anxiety and Other Associated Chronic Pain Conditions in Vulvodynia: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clémence Tersiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bodéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schollhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Dermato-Venereologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.749 - 751. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/00015555-2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline parameter estimation using EnKF and maximum likelihood error covariance estimates: Application to a subgrid-scale orography parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141 (687), pp.383 - 395. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of mesoscale ocean surface dynamics using satellite SST and SSH observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (7), pp.4227 - 4235. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2280494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SST spatial anisotropic covariances from METOP-AVHRR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141 (5), pp.144 - 148. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Gaussian state-space model with irregular sampling: application to sea surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (6), pp.793-804. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-010-0442-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining analog method and ensemble data assimilation: application to the Lorenz-63 chaotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hannart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Data Mining Approaches to Climate Science: proceedings of the 4th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-12, 2015, 978-3-319-17219-4. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17220-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION SPATIO-TEMPORELLE D'UNE VARIABLE QUANTITATIVE À PARTIR DE DONNÉES MULTI-SOURCES APPLICATION À LA TEMPÉRATURE DE SURFACE DES OCÉANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00582679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmie et méthodes d'apprentissage automatique pour les sciences environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04466800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-disciplinary approach to teaching climate change and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Close</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic regional changes revealed by clustering of sea-ice observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIKEN’s activities to integrate data assimilation and AI/ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemasa Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigenori Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goodliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation discovery for climate impact: symbolic regression to emulate climate impact indicators for unseen scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 - European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainty in climate reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Teja Konduru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemasa Miyoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT-UQ 2025 - Workshop on Uncertainty Quantification for Climate Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT UQ; Institut des Mathématiques pour la Planète Terre; GdR Défis theoriques pour les sciences du climat., Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical salinity fields over the 20th century using a data-driven method and Argo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented mesoscale eddy prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Dealbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering latent variables in incomplete dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 65th ISI World Statistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the time-varying probability density function from ensemble simulations and observations using Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Close</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven identification and reconstruction of partially observed dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2024: 10th International Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIKEN, Oct 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización topológica de la Circulación de retorno meridional del Atlántico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Daniela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">108 Reunión Anual de Física 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://rafa2023.fisica.org.ar/comite-organizador, Sep 2023, Bahía Blanca, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing Uncertainties of Climate Projections using Data-driven Methods: the AMOC Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHM 2023: 6th International Workshop on Nonhydrostatic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIKEN 2023: 14th workshop on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Properties of Weather Regime Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2021: Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London, United Kingdom. pp.223-236, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18988-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Dynamical Models using Machine Learning and Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Atlantique &amp; Kyoto University &amp; RIKEN joint Data Assimilation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven reconstruction of partially observed dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2023 - 10th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Kalman Filter in a High Dimensional Linear Embedding of the Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2021 - Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Londres, United Kingdom. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18988-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Rainfall Regimes by Machine Learning on a Colocalized Nexrad/Sentinel-1 Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.307-309, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based uncertainty quantification for data assimilation: a simple model experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing uncertainties in climate projections using data science tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd joint RIKEN &amp; IMT-Atlantique workshop on Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the dynamics of climate models using data assimilation and analog predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataLearning Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing uncertainties of climate projections using data science tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic model using analog data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modeling and Machine Learning in Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of forecast uncertainty using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision learning for semantic segmentation of metoceanic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamical model using analog data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive optimal interpolation based on analog forecasting: application to SSH in the Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Oceanic Observation Systems to Study Mesoscale Ocean Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Cosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTICS OF MARINE ATMOSPHERIC BOUNDARY LAYER ROLL VORTICES FROM SENTINEL-1 SAR WAVE MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Vandemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Stopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 : International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Analog Forecasting Errors using Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model error in geophysical data assimilation - Some ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA2019 : 7th International Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution currents from the synergy between Infrared SST and altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonzalez-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Isern-Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS 2019 : Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Estimation of Model and Observation Error Covariance Matrices in Data Assimilation: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EddyNet: A Deep Neural Network For Pixel-Wise Classification of Oceanic Eddies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1764-1767, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geophysical Classification of Sentinel-1 Wave Mode SAR Images Through Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Stopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of error covariance matrices in data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Hoteit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIKEN International Workshop on Uncertainty Quantification (UQWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog assimilation for high-dimensional geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Workshop on Data Science and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog nowcasting of solar irradiance from geostationary satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward data-driven methods in geophysics: the Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exemplar-based Hidden Markov Model framework for nonlinear state-space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 : European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 15 years of microwave SST and along-track SSH to estimate ocean surface currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonzalez Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2016 : 6th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boulder, États-Unis. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5065/D6K072N6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Surface Current Reconstruction: On the Transfer Function between Infrared SST and along-track altimeter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonzalez Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Isern-Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal interpolation of Sea Surface Temperature using high resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7002988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Ensemble Kalman methods for the inpainting of noisy dynamic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2488-2492, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analog data assimilation: application to 20 years of altimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2015 : 5th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boulder, United States. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4030.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergy study between SST, Chl-a and altimeters to improve surface geostrophic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2014 : the 40th COmmittee on SPAce Research scientific assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean surface current retrieval using a non homogeneous Markov-switching multi-regime model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2968 - 2972, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden surface dynamical modes and SSH retrievals from a joint analysis of altimetry and microwave SST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 20104 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.5123 - 5125, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal segmentation of mesoscale ocean surface dynamics using satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE Bergen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal segmentation and estimation of ocean surface currents from satellite sea surface temperature fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2013 : 20 th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2344 - 2348, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIP.2013.6738483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolated swell fields from SAR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE San Diego Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional ocean dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 55th International Liege Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Liège (B), Belgium. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the rain-induced wind speed overestimation on SAR observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated NWP-DA-AI system for 30-second-update precipitation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigenori Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumitsu Maejima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemasa Miyoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMWF-ESA Workshop on Machine Learning for Earth System Observation and Prediction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog forecasting (AnDA) and large-ensemble ocean simulations to improve satellite-derived gridded products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OceanPredict '19 - GODAE OceanView Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Halifax, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection and segmentation of metocean features on SAR images using Deep Learning: perspectives for SWOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWOT Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DA: Data-Driven Data Assimilation Applications to the Lorenz system and simulated sea surface heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 : European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using archived datasets for missing data interpolation in ocean remote sensing observation series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Shangai : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Shanghai, China. IEEE/MTS, pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RedAnDA monthly reanalyses (1930-2001) of temperature and salinity in the upper 500 meters of the tropical Pacific (20S-20N), together with validation files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning for Analog Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting and weighting dynamical models using data-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural variational Data Assimilation with Uncertainty Quantification using SPDE priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online machine-learning forecast uncertainty estimation for sequential data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Mixture Models for the Optimal Sparse Sampling of Offshore Wind Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Greater Agulhas Current with AIS Data Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Goff Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mironov Alexei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guichoux Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yicun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Estimation of Model and Observation Error Covariance Matrices in Data Assimilation: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemasa Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient particle-based method for maximum likelihood estimation in nonlinear state-space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708631v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15600,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0222F61C"/>
+    <w:nsid w:val="B4032951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15831,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-tandeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1647-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148730337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tandeo.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptandeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oulhen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01690-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0123.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6639-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04872005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05283123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Platzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0204.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04759542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-23-0157.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04572960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A Sacco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4743" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04632018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-303-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04659360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Woehrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04732501v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2267-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-8-771-2023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131312v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-129-2023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868833v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7203-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Sacco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0382.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03161785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon A. Grodsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050940" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mironov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0204.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03251802v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pavec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04806-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02964198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Javier Cocucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lucini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3931" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02922301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemasa Miyoshi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-19-0240.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04279-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02920568v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-20-0001.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02940449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Haro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern-Fontanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015958" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gressani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111457" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02275886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1442099" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saux-Picart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Scheffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356197v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1595-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mence Tersiguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schollhammer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Postec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2357" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-010-0442-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W362D3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12914" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Otsuka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodliff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Saliou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10637" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Teja Konduru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3836" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407663v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6284" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04764759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Daniela Char&#243;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9254" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279029v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bello" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Chau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ailliot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bello" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02942802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02928416v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cosne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276981v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Foster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vandemark" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900287" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276974v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Haro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01885562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518354" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01824227v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444302v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Atencia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5065/D6K072N6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761383" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02967547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumitsu Maejima" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/102598" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841334v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466879v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04195361v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685543v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178056v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Cl&#233;ment" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussidi Brahim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironov Alexei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichoux Yann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yicun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708631v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04466800v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-tandeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1647-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148730337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GpNNnJcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tandeo.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptandeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oulhen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01690-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6639-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0123.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05283123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Platzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-24-0204.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04872005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04572960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A Sacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04759542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-23-0157.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04632018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-303-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04659360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Woehrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110802" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04732501v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-2267-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-8-771-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04131312v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-129-2023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868833v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7203-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Sacco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03161785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon A. Grodsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050940" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0382.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mironov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017228" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0204.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03251802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pavec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04806-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02964198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Javier Cocucci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lucini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3931" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02922301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemasa Miyoshi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-19-0240.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02920568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-20-0001.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02940449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Haro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern-Fontanet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04279-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gressani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111457" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02275886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.73" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2018.1442099" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.068" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saux-Picart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020224" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Scheffler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356197v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1595-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mence Tersiguel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schollhammer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Postec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2053" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498972v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-010-0442-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W362D3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04466800v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12914" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4117" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Otsuka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Liang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodliff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Saliou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4099" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3836" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Teja Konduru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10637" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4043" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05407663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05054163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6284" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04764759v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Daniela Char&#243;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193133v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906946v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_14" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04193127v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9254" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bello" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Chau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ailliot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03278989v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921295v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02942802v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927329v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000989v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02928416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cosne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Foster" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vandemark" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900287" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156742v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156729v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Haro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01885562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518354" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01824227v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Atencia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5065/D6K072N6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444276v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761383" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02967547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumitsu Maejima" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156712v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737143v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/102598" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841334v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466879v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04195361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178056v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Cl&#233;ment" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussidi Brahim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironov Alexei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichoux Yann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yicun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867958v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708631v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>