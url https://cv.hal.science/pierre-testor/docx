--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1172,278 +1172,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing the ocean carbon sink in light of national climate action plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Rickels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Glenn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maciej Telszewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Ocean Observing: Documenting Ecosystems, Understanding Environmental Changes, Forecasting Hazards., 34 (supp. 4), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279851v1</w:t>
+                <w:t xml:space="preserve">hal-03870013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the ocean carbon sink in light of national climate action plans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad De Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Rickels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Telszewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Frontiers in Ocean Observing: Documenting Ecosystems, Understanding Environmental Changes, Forecasting Hazards., 34 (supp. 4), pp.50-51. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870013v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fronts in the Western Mediterranean with a special focus on the North Balearic Front</w:t>
               </w:r>
@@ -1557,1350 +1557,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Heslop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (18), pp.2875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+                <w:t xml:space="preserve">hal-02989620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the dynamics in the southeastern Ligurian Sea in summer 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.104083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989620v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics in the southeastern Ligurian Sea in summer 2010</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Chiggiato</w:t>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.104083. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904210v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Vision for Autonomous Ocean Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm whale presence observed using passive acoustic monitoring from gliders of opportunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen J. Heywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Whitt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
+                <w:t xml:space="preserve">Bastien Y. Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00697⟩</w:t>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.133 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr01044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048962v1</w:t>
+                <w:t xml:space="preserve">hal-03048877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm whale presence observed using passive acoustic monitoring from gliders of opportunity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
+                <w:t xml:space="preserve">Future Vision for Autonomous Ocean Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Whitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Pearlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Polagye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Caimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Y. Queste</w:t>
+                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42, pp.133 - 149. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/esr01044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048877v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Pearlman</w:t>
+                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bushnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
+                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156636v1</w:t>
+                <w:t xml:space="preserve">hal-02400669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
+                <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Pearlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Aguiar</w:t>
+                <w:t xml:space="preserve">Mark Bushnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400669v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad de Young</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400681v1</w:t>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Brad de Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy between in situ and altimetry data to observe and study Northern Current variations (NW Mediterranean Sea)</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
@@ -4074,382 +4074,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630945v1</w:t>
+                <w:t xml:space="preserve">hal-01630031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observations reveal the deep circulation of the western Mediterranean Sea</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine J. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.10091-10098. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012679⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644342v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Direct observations reveal the deep circulation of the western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.10091-10098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630031v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
               </w:r>
@@ -4837,51 +4837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,51 +4971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,51 +5157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (12), pp.9814-9826. </w:t>
@@ -5239,51 +5239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwelling and isolation in oxygen-depleted anticyclonic modewater eddies and implications for nitrate cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schütte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,606 +5367,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433336v1</w:t>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Herrmann</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Damien</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+                <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for an underwater glider component as part of the Global Ocean Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liblik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,307 +6305,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
               </w:r>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6880,64 +6880,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
@@ -7563,77 +7563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (4), pp.2306-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7661,948 +7661,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Pietri</w:t>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873423v1</w:t>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glider Network Design Study for a Synoptic View of the Oceanic Mesoscale Variability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Freshwater from the Bay of Biscay shelves in 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00053.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.S134-S143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920689v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.631-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920688v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Sanchez-Vidal</w:t>
+                <w:t xml:space="preserve">A Glider Network Design Study for a Synoptic View of the Oceanic Mesoscale Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lekien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.1472-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00053.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater from the Bay of Biscay shelves in 2009</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 109, pp.S134-S143. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815151v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Stabholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Canals</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Khripounoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815132v1</w:t>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Marion Stabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Alexis Khripounoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
               </w:r>
@@ -8735,77 +8735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Irminger Sea Anticyclonic Eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Send</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8865,64 +8865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9133,51 +9133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,436 +9260,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of data assimilation of glider observations in the Ionian Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Dobricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.78-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759256v1</w:t>
+                <w:t xml:space="preserve">hal-00758369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of data assimilation of glider observations in the Ionian Sea (Eastern Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+                <w:t xml:space="preserve">Impact of the spatial distribution of the atmospheric forcing on water mass formation in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Drillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.12041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758369v1</w:t>
+                <w:t xml:space="preserve">hal-00755915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the spatial distribution of the atmospheric forcing on water mass formation in the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
+                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Dobricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Griffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115, pp.12041. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005648⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 115, pp.03007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755915v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post convection spreading phase in the northwestern Mediterranean Sea</w:t>
               </w:r>
@@ -9925,51 +9925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mean circulation of the southwestern Mediterranean Sea: Algerian Gyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Send</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10162,64 +10162,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the deep eddy field in the southwestern Mediterranean: The life cycle of Sardinian eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.L13602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10324,51 +10324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
@@ -10820,51 +10820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11070,77 +11070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16210</w:t>
@@ -11195,64 +11195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11288,454 +11288,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-platform observation of submesoscale vortices formed by deep vertical mixing: characterization and role for the general circulation of the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.12224</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175941v1</w:t>
+                <w:t xml:space="preserve">hal-01175943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Sevault</w:t>
+                <w:t xml:space="preserve">Monitoring of Water Masses Properties in the Channel of Sardinia by Glider and Satellites Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ghenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t>
+              <w:t xml:space="preserve">Sentinel-3 for Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2015, Venise, Italy. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175943v1</w:t>
+                <w:t xml:space="preserve">hal-01514424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Water Masses Properties in the Channel of Sardinia by Glider and Satellites Observations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Multi-platform observation of submesoscale vortices formed by deep vertical mixing: characterization and role for the general circulation of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentinel-3 for Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jun 2015, Venise, Italy. pp.83</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.12224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514424v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring water masses properties by Glider in Sardinia Channel during summer 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Gana</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leila Ghenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11771,846 +11771,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139201v1</w:t>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale frontal processes at the margin of a deep convection area: a case study in the NW Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of gaps and recommendations on upgrades of the SES observing systems to serve PERSEUS needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139535v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for future European observing system Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Kassis</w:t>
+                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139543v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forget</w:t>
+                <w:t xml:space="preserve">Submesoscale frontal processes at the margin of a deep convection area: a case study in the NW Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139224v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of gaps and recommendations on upgrades of the SES observing systems to serve PERSEUS needs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Strategies for future European observing system Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12622,51 +12622,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139544v1</w:t>
+                <w:t xml:space="preserve">hal-01139543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New capabilities offered by gliders to study the physical-biological coupling in the ocean</w:t>
               </w:r>
@@ -13075,51 +13075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13170,90 +13170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13304,51 +13304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13442,51 +13442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13554,51 +13554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13972,90 +13972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14083,51 +14083,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an intermittent deep equatorward flow in the Peru upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14149,150 +14149,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14311,238 +14311,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14557,301 +14557,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-platform approach to investigate submesoscale structures in a coastal region and their impacts in regulating cross-shelf exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Nencioli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14861,212 +14861,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,172 +15085,172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15260,51 +15260,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océanographie physique de la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15340,96 +15340,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-88, 2021, 978-1-78405-732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Oceanography of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15465,208 +15465,208 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-78, 2020, 978-1-78630-428-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119706960.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15676,147 +15676,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collaboratif en océanographie côtière projet LEFE-GMMC. Action vers une modélisation intégrée côtière opérationnelle (AMICO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
+                <w:t xml:space="preserve">Oliver N. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver N. Ross</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15826,114 +15826,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude lagrangienne de circulations tourbillonnaires de subméso et mésoéchelle en Mediterranee occidentale sur la base d'observations et de simulations numériques : phénoménologie et interaction avec la circulation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16080,51 +16080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Heywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Merchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Risch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Queste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1106533" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.737671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rickels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Telszewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-21" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Polagye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Y. Queste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-269-2019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0209.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012679" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2167-2017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liblik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alenius" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.05.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. A. Caldeira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009493" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877604" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920689v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lekien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00053.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.09.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Fan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0155.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Garau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mart&#237;nez-Ledesma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Casas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03622.19L" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758369v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2010.01.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3W1QX6F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755915v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005648" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68B0ADB7D6169CD8C5D6C02AA3585AF2576529E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122309v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.02.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFBNQ62-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124984v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002861" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122308v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2004.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLK1TRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022283" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514424v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Gana" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghenim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139535v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heslop" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kassis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139544v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzella" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139541v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beszczynska-M&#246;ller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139537v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannides" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goergiou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gildor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920693v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010060v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Heywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Merchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Risch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Queste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1106533" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.737671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rickels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Telszewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Y. Queste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Polagye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-269-2019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0209.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012679" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2167-2017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liblik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alenius" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.05.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. A. Caldeira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009493" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877604" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815151v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.09.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lekien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00053.1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Fan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0155.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Garau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mart&#237;nez-Ledesma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Casas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03622.19L" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758369v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2010.01.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3W1QX6F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005648" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68B0ADB7D6169CD8C5D6C02AA3585AF2576529E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122309v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.02.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFBNQ62-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124984v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002861" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122308v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2004.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLK1TRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022283" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514424v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Gana" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghenim" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139544v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kassis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139543v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heslop" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139541v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beszczynska-M&#246;ller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139537v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannides" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goergiou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gildor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920693v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010060v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>