--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,10202 +66,10336 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine M'Hamdi</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Costa da Silva</w:t>
+                <w:t xml:space="preserve">Louise Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dadou</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Regina de Macedo</w:t>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361302v1</w:t>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Restratification Processes Control Mixed Layer Turbulence and Phytoplankton Growth in a Deep Convection Region</w:t>
+                <w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Miracca-Lage</w:t>
+                <w:t xml:space="preserve">Amine M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Becherer</w:t>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Merckelbach</w:t>
+                <w:t xml:space="preserve">Alex Costa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Isabelle Dadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Carina Regina de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (10), </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023gl107336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650283v1</w:t>
+                <w:t xml:space="preserve">hal-05361302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
+                <w:t xml:space="preserve">Rapid Restratification Processes Control Mixed Layer Turbulence and Phytoplankton Growth in a Deep Convection Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
+                <w:t xml:space="preserve">Mariana Miracca-Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Johannes Becherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Lucas Merckelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karline Soetaert</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gl107336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501447v1</w:t>
+                <w:t xml:space="preserve">hal-04650283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliders for passive acoustic monitoring of the oceanic environment</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen J. Heywood</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Risch</w:t>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Queste</w:t>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsen.2023.1106533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287037v1</w:t>
+                <w:t xml:space="preserve">hal-04501447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Integration: The Needs and Challenges of Effective Coordination Within the Ocean Observing System</w:t>
+                <w:t xml:space="preserve">Gliders for passive acoustic monitoring of the oceanic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Révelard</w:t>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+                <w:t xml:space="preserve">Karen J. Heywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Verron</w:t>
+                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bahurel</w:t>
+                <w:t xml:space="preserve">Denise Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Barth</w:t>
+                <w:t xml:space="preserve">Bastien Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.737671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2023.1106533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646705v1</w:t>
+                <w:t xml:space="preserve">hal-04287037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
+                <w:t xml:space="preserve">Ocean Integration: The Needs and Challenges of Effective Coordination Within the Ocean Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Adèle Révelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Pierre Bahurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">John Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.737671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03746448v1</w:t>
+                <w:t xml:space="preserve">hal-03646705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
+                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mallil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737256v1</w:t>
+                <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03199242v1</w:t>
+                <w:t xml:space="preserve">hal-03737256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the ocean carbon sink in light of national climate action plans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03870013v1</w:t>
+                <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad De Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fronts in the Western Mediterranean with a special focus on the North Balearic Front</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing the ocean carbon sink in light of national climate action plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wilfried Rickels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Telszewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102636⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Ocean Observing: Documenting Ecosystems, Understanding Environmental Changes, Forecasting Hazards., 34 (supp. 4), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298852v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of fronts in the Western Mediterranean with a special focus on the North Balearic Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Many</w:t>
+                <w:t xml:space="preserve">Quentin-Boris Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.102636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989620v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics in the southeastern Ligurian Sea in summer 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mauri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104083⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904210v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Heslop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (18), pp.2875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm whale presence observed using passive acoustic monitoring from gliders of opportunity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the dynamics in the southeastern Ligurian Sea in summer 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Y. Queste</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/esr01044⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.104083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048877v1</w:t>
+                <w:t xml:space="preserve">hal-02904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Vision for Autonomous Ocean Observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Caimi</w:t>
+                <w:t xml:space="preserve">Sperm whale presence observed using passive acoustic monitoring from gliders of opportunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen J. Heywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
+                <w:t xml:space="preserve">Bastien Y. Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.133 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/esr01044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048962v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future Vision for Autonomous Ocean Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+                <w:t xml:space="preserve">Christopher Whitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
+                <w:t xml:space="preserve">Jay Pearlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Aguiar</w:t>
+                <w:t xml:space="preserve">Brian Polagye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
+                <w:t xml:space="preserve">Frank Caimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400669v1</w:t>
+                <w:t xml:space="preserve">hal-03048962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Pearlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+                <w:t xml:space="preserve">Eva Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brad de Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048623v1</w:t>
+                <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad de Young</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400681v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between in situ and altimetry data to observe and study Northern Current variations (NW Mediterranean Sea)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-15-269-2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142612v1</w:t>
+                <w:t xml:space="preserve">hal-03048623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synergy between in situ and altimetry data to observe and study Northern Current variations (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.269-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-15-269-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190724v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind speed measured from underwater gliders using passive acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen J. Heywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan D. Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (12), pp.2305 - 2321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JTECH-D-17-0209.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerd Krahmann</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (9), pp.6312-6329. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC014135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190688v1</w:t>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sevault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (9), pp.6312-6329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374058v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01621729v1</w:t>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630031v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine J. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observations reveal the deep circulation of the western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Send</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (12), pp.10091-10098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC012679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630494v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Séverin</w:t>
+                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347234v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Caniaux</w:t>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.1297 - 1324. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01504492v1</w:t>
+                <w:t xml:space="preserve">hal-02347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1297 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
+                <w:t xml:space="preserve">hal-01504492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630431v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwelling and isolation in oxygen-depleted anticyclonic modewater eddies and implications for nitrate cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schütte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (8), pp.2167-2181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2167-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9814-9826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433336v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for an underwater glider component as part of the Global Ocean Observing System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Hayes</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04115495v1</w:t>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Potential for an underwater glider component as part of the Global Ocean Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liblik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              <w:t xml:space="preserve">Methods in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.50-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South-Eastern Bay of Biscay eddy-induced anomalies and their effect on chlorophyll distribution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01497509v1</w:t>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">South-Eastern Bay of Biscay eddy-induced anomalies and their effect on chlorophyll distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.57 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+                <w:t xml:space="preserve">hal-01497509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154528v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completion of a Sparse GLIDER Database Using Multi-iterative Self-Organizing Maps (ITCOMP SOM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.496⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234178v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Completion of a Sparse GLIDER Database Using Multi-iterative Self-Organizing Maps (ITCOMP SOM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.08.031⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.2198-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220695v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135524v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00991679v1</w:t>
+                <w:t xml:space="preserve">hal-01135524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of an oceanic anticyclone in the lee of Madeira Island: In situ and remote sensing survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119, pp.1195-1216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009493⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991680v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of an oceanic anticyclone in the lee of Madeira Island: In situ and remote sensing survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Rui M. A. Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Davolio</w:t>
+                <w:t xml:space="preserve">Alexandre Stegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+                <w:t xml:space="preserve">Xavier Couvelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Isabel B. Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.1195-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustics embedded on gliders—Weather observation through ambient noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Béguery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4877604⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139217v1</w:t>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Passive acoustics embedded on gliders—Weather observation through ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.2306-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4877604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater from the Bay of Biscay shelves in 2009</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.631-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815151v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Glider Network Design Study for a Synoptic View of the Oceanic Mesoscale Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lekien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.631-646. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.1472-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00053.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873423v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glider Network Design Study for a Synoptic View of the Oceanic Mesoscale Variability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30, pp.1472-1493. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00053.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920689v1</w:t>
+                <w:t xml:space="preserve">hal-00920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Migon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920688v1</w:t>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+                <w:t xml:space="preserve">Freshwater from the Bay of Biscay shelves in 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.S134-S143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+                <w:t xml:space="preserve">hal-00815151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Stabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Khripounoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Irminger Sea Anticyclonic Eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Send</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (4), pp.805-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0155.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technologies for marine research: five years of glider activities at IMEDEA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bartolomé Garau</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Martínez-Ledesma</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Casas</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/scimar.03622.19L⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776621v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">New technologies for marine research: five years of glider activities at IMEDEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Bartolomé Garau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Martínez-Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.03622.19L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of data assimilation of glider observations in the Ionian Sea (Eastern Mediterranean)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2010.01.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00758369v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the spatial distribution of the atmospheric forcing on water mass formation in the Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Dobricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Griffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115, pp.12041. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005648⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 115, pp.03007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755915v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Impact of data assimilation of glider observations in the Ionian Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Dobricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.78-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759256v1</w:t>
+                <w:t xml:space="preserve">hal-00758369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post convection spreading phase in the northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of the spatial distribution of the atmospheric forcing on water mass formation in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Drillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.12041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122309v1</w:t>
+                <w:t xml:space="preserve">hal-00755915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of the mixed layer depth in the Mediterranean Sea as derived from in situ profiles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Post convection spreading phase in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL022463⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (5), pp.869-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124064v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mean circulation of the southwestern Mediterranean Sea: Algerian Gyres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Seasonal variability of the mixed layer depth in the Mediterranean Sea as derived from in situ profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L12605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00124984v1</w:t>
+                <w:t xml:space="preserve">hal-00124064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale flow separation and mesoscale eddy formation in the Algerian Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The mean circulation of the southwestern Mediterranean Sea: Algerian Gyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2004.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C11), pp.11017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00122308v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large scale flow separation and mesoscale eddy formation in the Algerian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (2-4), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2004.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling the deep eddy field in the southwestern Mediterranean: The life cycle of Sardinian eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.L13602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GL022283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10271,4587 +10405,4587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Burden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last biogeochemical results from an integrated open-sea network in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus seasonal dynamics and annual budget in the Northwestern Mediterranean deep convection region inferred from a 3D physical/biogeochemical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.16163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrographical and dynamical reconstruction of the Warm Core Cyprus Eddy from gliders data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of water masses variability in the Mediterranean Sea using in-situ data / NEMO-Med12 model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Multi-platform observation of submesoscale vortices formed by deep vertical mixing: characterization and role for the general circulation of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.12224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175943v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Water Masses Properties in the Channel of Sardinia by Glider and Satellites Observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentinel-3 for Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jun 2015, Venise, Italy. pp.83</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514424v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-platform observation of submesoscale vortices formed by deep vertical mixing: characterization and role for the general circulation of the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Water Masses Properties in the Channel of Sardinia by Glider and Satellites Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ghenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.12224</w:t>
+              <w:t xml:space="preserve">Sentinel-3 for Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2015, Venise, Italy. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175941v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring water masses properties by Glider in Sardinia Channel during summer 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ghenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.14252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forget</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139224v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of gaps and recommendations on upgrades of the SES observing systems to serve PERSEUS needs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Submesoscale frontal processes at the margin of a deep convection area: a case study in the NW Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139544v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strategies for future European observing system Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139201v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale frontal processes at the margin of a deep convection area: a case study in the NW Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identification of gaps and recommendations on upgrades of the SES observing systems to serve PERSEUS needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139535v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for future European observing system Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139543v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New capabilities offered by gliders to study the physical-biological coupling in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beszczynska-Möller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Conference : The predictive Power of Marine Science in a Changing Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the Long-lived Subsurface Mesoscale Eddy South of Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gildor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyone's Gliding Observatories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139534v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GESSEB glider mission for analysing mesoscale eddies in the southeastern Bay of Biscay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Mader</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139538v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The GESSEB glider mission for analysing mesoscale eddies in the southeastern Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139232v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Everyone's Gliding Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139207v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139229v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution modelling of dense water formation in the Northwestern Mediterranean: benefits from an improved initial stratification in summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.8844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interannual variability (1979-2012) of the Mediterranean open-sea deep convection using a coupled regional climate system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JERICO: a Joint European Research Infrastructure network for Coastal Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Puillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sparnocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Petihakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2013, San Francisco, United States. pp.1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather observations through oceanic acoustic noise recorded by gliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2013 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGO: Towards a global glider infrastructure for the benefit of marine research and operational oceanography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.14072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an intermittent deep equatorward flow in the Peru upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-platform approach to investigate submesoscale structures in a coastal region and their impacts in regulating cross-shelf exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14861,396 +14995,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15260,413 +15394,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océanographie physique de la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-88, 2021, 978-1-78405-732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Oceanography of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-78, 2020, 978-1-78630-428-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119706960.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15676,147 +15810,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collaboratif en océanographie côtière projet LEFE-GMMC. Action vers une modélisation intégrée côtière opérationnelle (AMICO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver N. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15826,114 +15960,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude lagrangienne de circulations tourbillonnaires de subméso et mésoéchelle en Mediterranee occidentale sur la base d'observations et de simulations numériques : phénoménologie et interaction avec la circulation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId435"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16080,51 +16214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Heywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Merchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Risch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Queste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1106533" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.737671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rickels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Telszewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Y. Queste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Polagye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-269-2019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0209.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012679" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2167-2017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liblik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alenius" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.05.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. A. Caldeira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009493" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877604" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815151v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.09.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lekien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00053.1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Fan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0155.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Garau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mart&#237;nez-Ledesma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Casas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03622.19L" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758369v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2010.01.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3W1QX6F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005648" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68B0ADB7D6169CD8C5D6C02AA3585AF2576529E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122309v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.02.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFBNQ62-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124984v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002861" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122308v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2004.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLK1TRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022283" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514424v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Gana" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghenim" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139544v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kassis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139543v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heslop" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139541v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beszczynska-M&#246;ller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139537v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannides" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goergiou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gildor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920693v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010060v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Heywood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Merchant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Risch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Queste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1106533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.737671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rickels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Telszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102636" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Y. Queste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Polagye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00697" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-269-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0209.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012679" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2167-2017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liblik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alenius" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.05.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. A. Caldeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009493" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877604" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920689v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lekien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00053.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.09.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Fan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0155.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776621v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Garau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mart&#237;nez-Ledesma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Casas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03622.19L" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2010.01.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3W1QX6F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755915v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005648" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68B0ADB7D6169CD8C5D6C02AA3585AF2576529E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.02.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFBNQ62-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002861" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122308v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2004.07.018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLK1TRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124977v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022283" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514424v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Gana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghenim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514432v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139535v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139543v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heslop" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kassis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139544v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139541v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beszczynska-M&#246;ller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139537v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannides" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goergiou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gildor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139538v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139211v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920693v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010060v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>