--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -502,1285 +502,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
+                <w:t xml:space="preserve">Gliders for passive acoustic monitoring of the oceanic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Karen J. Heywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karline Soetaert</w:t>
+                <w:t xml:space="preserve">Denise Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Bastien Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2023.1106533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501447v1</w:t>
+                <w:t xml:space="preserve">hal-04287037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliders for passive acoustic monitoring of the oceanic environment</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen J. Heywood</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Risch</w:t>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Queste</w:t>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsen.2023.1106533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287037v1</w:t>
+                <w:t xml:space="preserve">hal-04501447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Integration: The Needs and Challenges of Effective Coordination Within the Ocean Observing System</w:t>
+                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Révelard</w:t>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Verron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Barth</w:t>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.737671⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646705v1</w:t>
+                <w:t xml:space="preserve">hal-03737256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean Integration: The Needs and Challenges of Effective Coordination Within the Ocean Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Révelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mallil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
+                <w:t xml:space="preserve">Pierre Bahurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">John Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.937-952. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.737671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737256v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Characterization of fronts in the Western Mediterranean with a special focus on the North Balearic Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Boris Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.102636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199242v1</w:t>
+                <w:t xml:space="preserve">hal-03298852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad De Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing the ocean carbon sink in light of national climate action plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Rickels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Telszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Frontiers in Ocean Observing: Documenting Ecosystems, Understanding Environmental Changes, Forecasting Hazards., 34 (supp. 4), pp.50-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fronts in the Western Mediterranean with a special focus on the North Balearic Front</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 197, pp.102636. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298852v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Heslop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2099,90 +2099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm whale presence observed using passive acoustic monitoring from gliders of opportunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen J. Heywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan D. Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Y. Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,680 +2361,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Pearlman</w:t>
+                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bushnell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Brad de Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156636v1</w:t>
+                <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+                <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pinardi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400669v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad de Young</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400681v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Pearlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Mark Bushnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Eva Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048623v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy between in situ and altimetry data to observe and study Northern Current variations (NW Mediterranean Sea)</w:t>
               </w:r>
@@ -3046,64 +3046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3144,3322 +3144,3322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917644v1</w:t>
+                <w:t xml:space="preserve">hal-01374058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190724v1</w:t>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed measured from underwater gliders using passive acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+                <w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen J. Heywood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-17-0209.1⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937016v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerd Krahmann</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (9), pp.6312-6329. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC014135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190688v1</w:t>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Sevault</w:t>
+                <w:t xml:space="preserve">Wind speed measured from underwater gliders using passive acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen J. Heywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan D. Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (12), pp.2305 - 2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-17-0209.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374058v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (9), pp.6312-6329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9814-9826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621729v1</w:t>
+                <w:t xml:space="preserve">hal-01630431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upwelling and isolation in oxygen-depleted anticyclonic modewater eddies and implications for nitrate cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Waldman</w:t>
+                <w:t xml:space="preserve">Florian Schütte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine J. Herrmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
+                <w:t xml:space="preserve">Björn Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.2167-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2167-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630945v1</w:t>
+                <w:t xml:space="preserve">hal-01526714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observations reveal the deep circulation of the western Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uwe Send</w:t>
+                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.10091-10098. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012679⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644342v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630031v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+                <w:t xml:space="preserve">hal-01630031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+                <w:t xml:space="preserve">Marine J. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630494v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observations reveal the deep circulation of the western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.10091-10098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347234v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Caniaux</w:t>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.1297 - 1324. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504492v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ramondenc</w:t>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
+                <w:t xml:space="preserve">hal-02347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upwelling and isolation in oxygen-depleted anticyclonic modewater eddies and implications for nitrate cycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schütte</w:t>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pietri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Björn Fiedler</w:t>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-2167-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1297 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526714v1</w:t>
+                <w:t xml:space="preserve">hal-01504492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Margirier</w:t>
+                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9814-9826. </w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630431v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">South-Eastern Bay of Biscay eddy-induced anomalies and their effect on chlorophyll distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.57 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433336v1</w:t>
+                <w:t xml:space="preserve">hal-01497509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Herrmann</w:t>
+                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for an underwater glider component as part of the Global Ocean Observing System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Hayes</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115495v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Potential for an underwater glider component as part of the Global Ocean Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liblik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.50-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+                <w:t xml:space="preserve">hal-04115495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South-Eastern Bay of Biscay eddy-induced anomalies and their effect on chlorophyll distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Cann</w:t>
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 162, pp.57 - 72. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497509v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
               </w:r>
@@ -6605,77 +6605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
@@ -6725,103 +6725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t>
@@ -6897,64 +6897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7129,2042 +7129,2042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Passive acoustics embedded on gliders—Weather observation through ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.2306-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4877604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135524v1</w:t>
+                <w:t xml:space="preserve">hal-01139217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991679v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of an oceanic anticyclone in the lee of Madeira Island: In situ and remote sensing survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui M. A. Caldeira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119, pp.1195-1216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009493⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991680v1</w:t>
+                <w:t xml:space="preserve">hal-00991679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of an oceanic anticyclone in the lee of Madeira Island: In situ and remote sensing survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui M. A. Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Couvelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Isabel B. Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.1195-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustics embedded on gliders—Weather observation through ambient noise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Béguery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (4), pp.2306-2307. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4877604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139217v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873423v1</w:t>
+                <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glider Network Design Study for a Synoptic View of the Oceanic Mesoscale Variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Observations of Irminger Sea Anticyclonic Eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lekien</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00053.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.805-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0155.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920689v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920688v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.631-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater from the Bay of Biscay shelves in 2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Glider Network Design Study for a Synoptic View of the Oceanic Mesoscale Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lekien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.1472-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00053.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.09.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00815151v1</w:t>
+                <w:t xml:space="preserve">hal-00920689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miquel Canals</w:t>
+                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Khripounoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815132v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Irminger Sea Anticyclonic Eddies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freshwater from the Bay of Biscay shelves in 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Fan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lherminier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (4), pp.805-823. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.S134-S143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0155.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836621v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tamburini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012135v1</w:t>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Marion Stabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Alexis Khripounoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technologies for marine research: five years of glider activities at IMEDEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomé Garau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9280,77 +9280,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
@@ -9400,90 +9400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Dobricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Griffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9547,77 +9547,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of data assimilation of glider observations in the Ionian Sea (Eastern Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Dobricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Send</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50, pp.78-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9906,502 +9906,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of the mixed layer depth in the Mediterranean Sea as derived from in situ profiles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the deep eddy field in the southwestern Mediterranean: The life cycle of Sardinian eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32, pp.L12605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL022463⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 32, pp.L13602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL022283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124064v1</w:t>
+                <w:t xml:space="preserve">hal-00124977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mean circulation of the southwestern Mediterranean Sea: Algerian Gyres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variability of the mixed layer depth in the Mediterranean Sea as derived from in situ profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002861⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L12605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124984v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale flow separation and mesoscale eddy formation in the Algerian Basin</w:t>
+                <w:t xml:space="preserve">The mean circulation of the southwestern Mediterranean Sea: Algerian Gyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66 (2-4), pp.211-230. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C11), pp.11017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2004.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00122308v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the deep eddy field in the southwestern Mediterranean: The life cycle of Sardinian eddies</w:t>
+                <w:t xml:space="preserve">Large scale flow separation and mesoscale eddy formation in the Algerian Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (2-4), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2004.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL022283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00124977v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10445,51 +10445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10547,359 +10547,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
+                <w:t xml:space="preserve">Joanne Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287923v3</w:t>
+                <w:t xml:space="preserve">hal-03349179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanne Burden</w:t>
+                <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Paillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349179v2</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2019, Vienna, Austria</w:t>
@@ -10928,90 +10928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last biogeochemical results from an integrated open-sea network in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11053,103 +11053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus seasonal dynamics and annual budget in the Northwestern Mediterranean deep convection region inferred from a 3D physical/biogeochemical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.16163</w:t>
@@ -11204,64 +11204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11303,90 +11303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of water masses variability in the Mediterranean Sea using in-situ data / NEMO-Med12 model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11454,64 +11454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.12224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11536,77 +11536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11674,77 +11674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Water Masses Properties in the Channel of Sardinia by Glider and Satellites Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ghenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11799,77 +11799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring water masses properties by Glider in Sardinia Channel during summer 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ghenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11905,3037 +11905,3037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">High resolution modelling of dense water formation in the Northwestern Mediterranean: benefits from an improved initial stratification in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.8844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139201v1</w:t>
+                <w:t xml:space="preserve">hal-01139211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+                <w:t xml:space="preserve">Everyone's Gliding Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale frontal processes at the margin of a deep convection area: a case study in the NW Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GESSEB glider mission for analysing mesoscale eddies in the southeastern Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139535v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for future European observing system Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Kassis</w:t>
+                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139543v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of gaps and recommendations on upgrades of the SES observing systems to serve PERSEUS needs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Kassis</w:t>
+                <w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139544v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forget</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139224v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New capabilities offered by gliders to study the physical-biological coupling in the ocean</w:t>
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Conference : The predictive Power of Marine Science in a Changing Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sopot, Poland</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139541v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the Long-lived Subsurface Mesoscale Eddy South of Cyprus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Submesoscale frontal processes at the margin of a deep convection area: a case study in the NW Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Gildor</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139537v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Strategies for future European observing system Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139229v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Identification of gaps and recommendations on upgrades of the SES observing systems to serve PERSEUS needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139207v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GESSEB glider mission for analysing mesoscale eddies in the southeastern Bay of Biscay</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139538v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyone's Gliding Observatories</w:t>
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139534v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New capabilities offered by gliders to study the physical-biological coupling in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beszczynska-Möller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
+              <w:t xml:space="preserve">COST Conference : The predictive Power of Marine Science in a Changing Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139232v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modelling of dense water formation in the Northwestern Mediterranean: benefits from an improved initial stratification in summer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Description of the Long-lived Subsurface Mesoscale Eddy South of Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gildor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.8844</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139211v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the interannual variability (1979-2012) of the Mediterranean open-sea deep convection using a coupled regional climate system model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Herrmann</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9563</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920706v1</w:t>
+                <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JERICO: a Joint European Research Infrastructure network for Coastal Observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">George Petihakis</w:t>
+                <w:t xml:space="preserve">Modelling the interannual variability (1979-2012) of the Mediterranean open-sea deep convection using a coupled regional climate system model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2013, San Francisco, United States. pp.1764</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991682v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather observations through oceanic acoustic noise recorded by gliders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">JERICO: a Joint European Research Infrastructure network for Coastal Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Puillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sparnocchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bozzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia Di Oro</w:t>
+                <w:t xml:space="preserve">George Petihakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2013 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12727</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2013, San Francisco, United States. pp.1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920263v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGO: Towards a global glider infrastructure for the benefit of marine research and operational oceanography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather observations through oceanic acoustic noise recorded by gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Di Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.14072</w:t>
+              <w:t xml:space="preserve">EGU 2013 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920693v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of an intermittent deep equatorward flow in the Peru upwelling system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGO: Towards a global glider infrastructure for the benefit of marine research and operational oceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11568</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.14072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873729v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Evidence of an intermittent deep equatorward flow in the Peru upwelling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920702v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920698v1</w:t>
+                <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920696v1</w:t>
+                <w:t xml:space="preserve">hal-00920698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-platform approach to investigate submesoscale structures in a coastal region and their impacts in regulating cross-shelf exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15048,51 +15048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15156,77 +15156,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
@@ -15255,51 +15255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15307,51 +15307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15408,77 +15408,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océanographie physique de la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15533,77 +15533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Oceanography of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15667,90 +15667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15876,51 +15876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16214,51 +16214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Heywood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Merchant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Risch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Queste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1106533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.737671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rickels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Telszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102636" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Y. Queste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Polagye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00697" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-269-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0209.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012679" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2167-2017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liblik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alenius" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.05.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. A. Caldeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009493" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877604" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920689v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lekien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00053.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.09.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Fan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0155.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776621v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Garau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mart&#237;nez-Ledesma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Casas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03622.19L" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2010.01.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3W1QX6F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755915v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005648" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68B0ADB7D6169CD8C5D6C02AA3585AF2576529E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.02.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFBNQ62-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002861" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122308v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2004.07.018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLK1TRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124977v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022283" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514424v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Gana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghenim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514432v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139535v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139543v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heslop" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kassis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139544v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139541v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beszczynska-M&#246;ller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139537v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannides" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goergiou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gildor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139538v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139211v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920693v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010060v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J. Heywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Merchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Risch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Queste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2023.1106533" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.737671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102636" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rickels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Telszewski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Y. Queste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Polagye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00697" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-269-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0209.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2167-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012679" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.04.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liblik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alenius" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.05.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877604" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. A. Caldeira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009493" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836621v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Fan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0155.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lekien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00053.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.09.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776621v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Garau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mart&#237;nez-Ledesma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Casas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03622.19L" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2010.01.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3W1QX6F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755915v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005648" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68B0ADB7D6169CD8C5D6C02AA3585AF2576529E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.02.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFBNQ62-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124977v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022283" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124984v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002861" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122308v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2004.07.018" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLK1TRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514424v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Gana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghenim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514432v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139211v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139535v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139543v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heslop" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kassis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139544v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzella" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139541v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beszczynska-M&#246;ller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139537v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannides" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goergiou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gildor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920693v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010060v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>