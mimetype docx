--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -231,486 +231,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the French version of the technostress creators and inhibitors scale</w:t>
+                <w:t xml:space="preserve">Would you like some coffee with your sugar? A natural field experiment on the efficiency and acceptability of setting zero sugars as a default in coffee-vending machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Castillo</w:t>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Galy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marilena Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Juille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10111-023-00738-2⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Results in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.tandfonline.com/journals/rrsp20, 7 (1-2), pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23743603.2023.2214964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055348v1</w:t>
+                <w:t xml:space="preserve">halshs-04160334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technostress and its relationship with mental load in the professional context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Galy</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the French version of the technostress creators and inhibitors scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.06.001⟩</w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.357-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-023-00738-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055350v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acceptability of Technology-Based Physical Activity Interventions in Postbariatric Surgery Women: Insights From Qualitative Analysis Using the Unified Theory of Acceptance and Use of Technology 2 Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technostress and its relationship with mental load in the professional context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/42178⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047326v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would you like some coffee with your sugar? A natural field experiment on the efficiency and acceptability of setting zero sugars as a default in coffee-vending machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
+                <w:t xml:space="preserve">The Acceptability of Technology-Based Physical Activity Interventions in Postbariatric Surgery Women: Insights From Qualitative Analysis Using the Unified Theory of Acceptance and Use of Technology 2 Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Bertolino</w:t>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Juille</w:t>
+                <w:t xml:space="preserve">Florent Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Jullien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Results in Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://www.tandfonline.com/journals/rrsp20, 7 (1-2), pp.25-41. </w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.e42178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23743603.2023.2214964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/42178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04160334v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acceptability of social robots: A scoping review of the recent literature</w:t>
               </w:r>
@@ -813,77 +813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a social robot anthropomorphism scale (SRA) in a french sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -930,51 +930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of technology-based physical activity interventions for women after bariatric surgery: study protocol for a three-arm randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Iannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1198,51 +1198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of technology-based physical activity intervention profiles and their motivational factors in obesity care: a latent profile transition analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,51 +1328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French eHealth Acceptability Scale Using the Unified Theory of Acceptance and Use of Technology 2 Model: Instrument Validation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1380,51 +1380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2065,77 +2065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’une échelle d’anthropomorphisme des robots sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,64 +3528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Workload and Technostress at Work. Which Perspectives and Theoretical Frameworks Can Help Us Understand Both Phenomena Together?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4170,51 +4170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01354-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00738-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bertolino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Juille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Jullien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23743603.2023.2214964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03286699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00813-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02543889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/16520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D Steiner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2017.10.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01733925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Bellissens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01515815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01732020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escaich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D. Steiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Colombi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Russo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037296.2037335" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01732141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacoste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01732246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Las Dit Peisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49044-7_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/l-ergonomie-des-objets-et-des-environnements-physiques-et-numeriques/dinet/descriptif-9782746231511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01354-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bertolino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Juille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23743603.2023.2214964" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00738-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03286699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00813-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02543889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/16520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D Steiner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2017.10.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01733925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Bellissens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01515815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01732020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escaich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D. Steiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Colombi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Russo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037296.2037335" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01732141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacoste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01732246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Las Dit Peisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49044-7_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/l-ergonomie-des-objets-et-des-environnements-physiques-et-numeriques/dinet/descriptif-9782746231511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>