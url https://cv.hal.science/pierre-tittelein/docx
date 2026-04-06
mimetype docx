--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -620,330 +620,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of a Composite Solar Wall Integrating a PCM in a Individual House: Heating Demand and Thermal Comfort Considerations</w:t>
+                <w:t xml:space="preserve">Using heat flux sensors for a contribution to experimental analysis of heat transfers on a triple-glazed supply-air window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enghok Leang</w:t>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lassue</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (21), </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215 (Part A), pp.119154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13215640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246440v1</w:t>
+                <w:t xml:space="preserve">hal-03435835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using heat flux sensors for a contribution to experimental analysis of heat transfers on a triple-glazed supply-air window</w:t>
+                <w:t xml:space="preserve">Design Optimization of a Composite Solar Wall Integrating a PCM in a Individual House: Heating Demand and Thermal Comfort Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gloriant</w:t>
+                <w:t xml:space="preserve">Enghok Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Joulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+                <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 215 (Part A), pp.119154. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13215640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435835v1</w:t>
+                <w:t xml:space="preserve">hal-03246440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Investigations of Composite Solar Walls Integrating Sensible or Latent Heat Thermal Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.1854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -977,90 +977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Composite Trombe Wall Incorporating Phase Change Materials on the Thermal Behavior of an Individual House with Low Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1500,51 +1500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social housing retrofit strategies in England and France: A parametric and behavioural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Sdei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gloriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,316 +1761,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical analysis of a cement mortar containing microencapsulated PCM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+                <w:t xml:space="preserve">Modeling a triple-glazed supply-air window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.06.053⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096198v1</w:t>
+                <w:t xml:space="preserve">hal-03431848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a triple-glazed supply-air window</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Gloriant</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical analysis of a cement mortar containing microencapsulated PCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.06.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03431848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of calorimetry experiments to characterise phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique d'un mur solaire composite intégrant une paroi stockeuse en mortier ciment et MCP micro-encapsulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’utilisation d’un mur solaire composite intégrant des matériaux à changement de phase sur le comportement thermique d’une maison individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3506,273 +3506,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien David</w:t>
+                <w:t xml:space="preserve">Identification des propriétés thermophysiques et du modèle thermodynamique par méthode inverse d’un mortier ciment contenant un MCP encapsulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; Sherbrooke; Canada; 8–10 Juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151275v1</w:t>
+                <w:t xml:space="preserve">hal-02151286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés thermophysiques et du modèle thermodynamique par méthode inverse d’un mortier ciment contenant un MCP encapsulé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; Sherbrooke; Canada; 8–10 Juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151286v1</w:t>
+                <w:t xml:space="preserve">hal-02151275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la méthode de modélisation sur la simulation du comportement thermique d'un matériau contenant des microcapsules à changement de phase</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité de l'interprétation correcte de la calorimétrie pour l'utilisation des matériaux à changement de phases (mcp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,296 +4589,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Performances of A Supply-Air Window for Air Renewal Pre-Heating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Thermal Properties and Thermodynamic Model for a Cement Mortar Containing PCM by Using Inverse Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 78, pp.1696-1701, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433801v1</w:t>
+                <w:t xml:space="preserve">hal-02096242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Thermal Properties and Thermodynamic Model for a Cement Mortar Containing PCM by Using Inverse Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Performances of A Supply-Air Window for Air Renewal Pre-Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Defer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 78, pp.1696-1701, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096242v1</w:t>
+                <w:t xml:space="preserve">hal-03433801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enghok Leang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sdei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hanna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.06.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1R2TQNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350664v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enghok Leang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sdei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hanna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.06.053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1R2TQNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.727" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350664v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>