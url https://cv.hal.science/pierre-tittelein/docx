--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2647,247 +2647,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Cherif</w:t>
+                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Toifane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie 16-20 juin 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Baie St-Paul, Québec, Canada,, Unknown Region</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246383v1</w:t>
+                <w:t xml:space="preserve">hal-03552977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Toifane</w:t>
+                <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie 16-20 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Baie St-Paul, Québec, Canada,, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552977v1</w:t>
+                <w:t xml:space="preserve">hal-03246383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant</w:t>
               </w:r>
@@ -2962,243 +2962,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode statistique de classification automatique des mesures de consommations de bâtiments d’enseignement en eau, gaz et électricité pour la mise en évidence d’anomalies de fonctionnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Defer</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique d'un mur solaire composite intégrant une paroi stockeuse en mortier ciment et MCP micro-encapsulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">26ième Congrès Français de Thermique 2018 (Thermique et Sciences de l’information)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246205v1</w:t>
+                <w:t xml:space="preserve">hal-03246204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d'un mur solaire composite intégrant une paroi stockeuse en mortier ciment et MCP micro-encapsulé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enghok Leang</w:t>
+                <w:t xml:space="preserve">Méthode statistique de classification automatique des mesures de consommations de bâtiments d’enseignement en eau, gaz et électricité pour la mise en évidence d’anomalies de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ième Congrès Français de Thermique 2018 (Thermique et Sciences de l’information)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246204v1</w:t>
+                <w:t xml:space="preserve">hal-03246205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic study efficiency of the use of phase change materials integrated on the ceiling of a community hall</w:t>
               </w:r>
@@ -3506,273 +3506,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés thermophysiques et du modèle thermodynamique par méthode inverse d’un mortier ciment contenant un MCP encapsulé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; Sherbrooke; Canada; 8–10 Juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151286v1</w:t>
+                <w:t xml:space="preserve">hal-02151275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien David</w:t>
+                <w:t xml:space="preserve">Identification des propriétés thermophysiques et du modèle thermodynamique par méthode inverse d’un mortier ciment contenant un MCP encapsulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; Sherbrooke; Canada; 8–10 Juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151275v1</w:t>
+                <w:t xml:space="preserve">hal-02151286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la méthode de modélisation sur la simulation du comportement thermique d'un matériau contenant des microcapsules à changement de phase</w:t>
               </w:r>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enghok Leang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sdei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hanna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.06.053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1R2TQNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.727" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350664v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enghok Leang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sdei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hanna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.06.053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1R2TQNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.727" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350664v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>