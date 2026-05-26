--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -620,330 +620,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using heat flux sensors for a contribution to experimental analysis of heat transfers on a triple-glazed supply-air window</w:t>
+                <w:t xml:space="preserve">Design Optimization of a Composite Solar Wall Integrating a PCM in a Individual House: Heating Demand and Thermal Comfort Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gloriant</w:t>
+                <w:t xml:space="preserve">Enghok Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Joulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+                <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 215 (Part A), pp.119154. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13215640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435835v1</w:t>
+                <w:t xml:space="preserve">hal-03246440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of a Composite Solar Wall Integrating a PCM in a Individual House: Heating Demand and Thermal Comfort Considerations</w:t>
+                <w:t xml:space="preserve">Using heat flux sensors for a contribution to experimental analysis of heat transfers on a triple-glazed supply-air window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enghok Leang</w:t>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lassue</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (21), </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215 (Part A), pp.119154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13215640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246440v1</w:t>
+                <w:t xml:space="preserve">hal-03435835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Investigations of Composite Solar Walls Integrating Sensible or Latent Heat Thermal Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.1854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -977,90 +977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Composite Trombe Wall Incorporating Phase Change Materials on the Thermal Behavior of an Individual House with Low Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,274 +1088,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical indicator for the detection of anomalies in gas, electricity and water consumption: Application of smart monitoring for educational buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Characterization of Macroscopic Composite Cement Mortars with Various Contents of Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Akil</w:t>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 199, pp.512-522. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168147v1</w:t>
+                <w:t xml:space="preserve">hal-02101190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Characterization of Macroscopic Composite Cement Mortars with Various Contents of Phase Change Material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical indicator for the detection of anomalies in gas, electricity and water consumption: Application of smart monitoring for educational buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Mostafa Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Defer</w:t>
+                <w:t xml:space="preserve">Frédéric Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (6), pp.1104. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.512-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9061104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101190v1</w:t>
+                <w:t xml:space="preserve">hal-03168147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the enthalpy function on the simulation of a building with phase change material wall</w:t>
               </w:r>
@@ -1367,77 +1367,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.220-229. </w:t>
@@ -1481,363 +1481,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social housing retrofit strategies in England and France: A parametric and behavioural analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Sdei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Hanna</w:t>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research and Social Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (15), pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2015.07.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433800v1</w:t>
+                <w:t xml:space="preserve">hal-01287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social housing retrofit strategies in England and France: A parametric and behavioural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Sdei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
+              <w:t xml:space="preserve">Energy Research and Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287517v1</w:t>
+                <w:t xml:space="preserve">hal-03433800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a triple-glazed supply-air window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gloriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1884,64 +1884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of a cement mortar containing microencapsulated PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,90 +2039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of calorimetry experiments to characterise phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.48-55. </w:t>
@@ -2968,51 +2968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique d'un mur solaire composite intégrant une paroi stockeuse en mortier ciment et MCP micro-encapsulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,90 +3076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode statistique de classification automatique des mesures de consommations de bâtiments d’enseignement en eau, gaz et électricité pour la mise en évidence d’anomalies de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’utilisation d’un mur solaire composite intégrant des matériaux à changement de phase sur le comportement thermique d’une maison individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enghok Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
@@ -3564,51 +3564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
@@ -3650,64 +3650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés thermophysiques et du modèle thermodynamique par méthode inverse d’un mortier ciment contenant un MCP encapsulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,64 +3771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la méthode de modélisation sur la simulation du comportement thermique d'un matériau contenant des microcapsules à changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,90 +3896,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.292-299</w:t>
@@ -4021,90 +4021,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité de l'interprétation correcte de la calorimétrie pour l'utilisation des matériaux à changement de phases (mcp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
@@ -4127,217 +4127,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un échangeur air-sol par la méthode des facteurs de répons, validation et couplage au bâtiment</w:t>
+                <w:t xml:space="preserve">Use of response factors method to model earth-to-air heat exchanger behaviour.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXeme Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">IBPSA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453157v1</w:t>
+                <w:t xml:space="preserve">hal-00453154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of response factors method to model earth-to-air heat exchanger behaviour.</w:t>
+                <w:t xml:space="preserve">Modélisation d'un échangeur air-sol par la méthode des facteurs de répons, validation et couplage au bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IXeme Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453154v1</w:t>
+                <w:t xml:space="preserve">hal-00453157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'interaction de systèmes énergétiques du bâtiment à l'aide d'une plateforme de simulation basée sur le solveur SPARK</w:t>
               </w:r>
@@ -4589,296 +4589,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Thermal Properties and Thermodynamic Model for a Cement Mortar Containing PCM by Using Inverse Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Performances of A Supply-Air Window for Air Renewal Pre-Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Defer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 78, pp.1696-1701, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096242v1</w:t>
+                <w:t xml:space="preserve">hal-03433801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Performances of A Supply-Air Window for Air Renewal Pre-Heating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Thermal Properties and Thermodynamic Model for a Cement Mortar Containing PCM by Using Inverse Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 78, pp.1696-1701, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433801v1</w:t>
+                <w:t xml:space="preserve">hal-02096242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enghok Leang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sdei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hanna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.06.053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1R2TQNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.727" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350664v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enghok Leang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sdei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.07.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.06.053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1R2TQNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350664v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>