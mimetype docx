--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1394,226 +1394,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215014v1</w:t>
+                <w:t xml:space="preserve">halshs-04692511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22, pp.347-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.347-222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04692511v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t>
               </w:r>
@@ -2870,351 +2870,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
+                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (Novembre), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641861v1</w:t>
+                <w:t xml:space="preserve">hal-02642137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 338, pp.25-45</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645896v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 338, pp.25-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642137v1</w:t>
+                <w:t xml:space="preserve">hal-02645896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française. Un éclairage par l’analyse des structures de localisation</w:t>
               </w:r>
@@ -5787,230 +5787,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thénard</w:t>
+                <w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684600v1</w:t>
+                <w:t xml:space="preserve">hal-01657551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.17180/92a8-d925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657551v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativismo, cadena alimentaria y territorios rurales en Francia</w:t>
               </w:r>
@@ -8030,51 +8030,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Bernard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,51 +9741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRI - Spring of innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Athènes, Greece. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10171,653 +10171,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
+              <w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603334v1</w:t>
+                <w:t xml:space="preserve">hal-01606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794222v1</w:t>
+                <w:t xml:space="preserve">hal-01961390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
+                <w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606464v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anais Charmeau</w:t>
+                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961390v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
+                <w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605731v1</w:t>
+                <w:t xml:space="preserve">hal-01603334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793613v1</w:t>
+                <w:t xml:space="preserve">hal-02794222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,260 +10862,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sunflower seeds innovation to improve yield stability in a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Naudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t>
+              <w:t xml:space="preserve">146. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAE, Jul 2015, Chania, Greece. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795618v1</w:t>
+                <w:t xml:space="preserve">hal-04116857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower seeds innovation to improve yield stability in a changing environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+                <w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tardy</w:t>
+                <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAE, Jul 2015, Chania, Greece. pp.49-52</w:t>
+              <w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116857v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does competitiveness cluster policy spur knowledge diffusion ?</w:t>
               </w:r>
@@ -11291,51 +11291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural innovative practices and impacts of the supply chain : An ex-ante study of the logistics of agricultural cooperatives to estimate the acceptability of durum wheat-grain legumes intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11550,103 +11550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale-légumineuse à graines dans les filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. 252 p</w:t>
@@ -11701,51 +11701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée d’études sur les dynamiques territoriales vers l’AB et l’écologisation des systèmes agri-alimentaires – Ecodev Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Avignon, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11846,502 +11846,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the French cluster policy on the dynamics of collaborative networks of innovation: evidence based on French data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+                <w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of innovation, Eurolio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France. 25 p</w:t>
+              <w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807986v1</w:t>
+                <w:t xml:space="preserve">hal-02804361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+                <w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Geography of innovation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747552v1</w:t>
+                <w:t xml:space="preserve">hal-02807818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the French collaborative network of innovation: towards clustering ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of the French cluster policy on the dynamics of collaborative networks of innovation: evidence based on French data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRUID 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhague, Denmark. 28 p</w:t>
+              <w:t xml:space="preserve">Geography of innovation, Eurolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806340v1</w:t>
+                <w:t xml:space="preserve">hal-02807986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of innovation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t>
+              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807818v1</w:t>
+                <w:t xml:space="preserve">hal-02747552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">The evolution of the French collaborative network of innovation: towards clustering ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t>
+              <w:t xml:space="preserve">DRUID 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhague, Denmark. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804361v1</w:t>
+                <w:t xml:space="preserve">hal-02806340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of agro-food firms in the co-operative sector : a spatial analysis linked to econometric modelling</w:t>
               </w:r>
@@ -12701,217 +12701,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des déterminants de l’intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique. 16 p</w:t>
+              <w:t xml:space="preserve">Migration et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808054v1</w:t>
+                <w:t xml:space="preserve">hal-01143967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+                <w:t xml:space="preserve">L’analyse des déterminants de l’intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Jul 2011, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">48ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143967v1</w:t>
+                <w:t xml:space="preserve">hal-02808054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des systèmes agricoles innovants sur les filières agro-industrielles : une étude sur les capacités logistiques des coopératives agricoles pour valoriser les cultures associées blé dur - légumineuse</w:t>
               </w:r>
@@ -12923,51 +12923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48è colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14182,381 +14182,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
+                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754470v1</w:t>
+                <w:t xml:space="preserve">hal-02753509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
+                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Frey</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753509v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional Products and industrialization processes: The Coherence of geographical indications</w:t>
+                <w:t xml:space="preserve">Réseaux de pouvoir et effets de proximité, Analyse des Conseils d'Administration au sein des entreprises coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">4. Journées de la proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759470v1</w:t>
+                <w:t xml:space="preserve">hal-02762439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de pouvoir et effets de proximité, Analyse des Conseils d'Administration au sein des entreprises coopératives agricoles</w:t>
+                <w:t xml:space="preserve">Traditional Products and industrialization processes: The Coherence of geographical indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762439v1</w:t>
+                <w:t xml:space="preserve">hal-02759470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de la filière gras dans le Sud-Ouest. Comment les acteurs mobilisent-ils les signes de qualité pour valoriser leurs productions ?</w:t>
               </w:r>
@@ -15831,269 +15831,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l'activité agricole sur un front pionnier en Argentine : modélisation spatiale des assolements et bilans de fertilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d'installation des exploitations agricoles a Misiones (Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee SIG et modeles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Programme Agrotech 1990-1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773042v1</w:t>
+                <w:t xml:space="preserve">hal-02775851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'installation des exploitations agricoles a Misiones (Argentine)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+                <w:t xml:space="preserve">Diagnostic de l'activité agricole sur un front pionnier en Argentine : modélisation spatiale des assolements et bilans de fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Agrotech 1990-1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journee SIG et modeles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775851v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La differenciation des espaces ruraux: la notion de systeme rural localise</w:t>
               </w:r>
@@ -17196,51 +17196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18746,51 +18746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ladois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meritan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Kermabon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Langlet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peyrissac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q1nb-0540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement de Recherches Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Langlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Friedberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Na&#239;tlho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hespanha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorentz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768028v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Culos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773042v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvernoy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773053v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourassin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bacqui&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578090v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164846v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578524v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Nuzia Corrieras" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ladois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meritan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Kermabon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Langlet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peyrissac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q1nb-0540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement de Recherches Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Langlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Friedberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Na&#239;tlho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hespanha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorentz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762439v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768028v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Culos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvernoy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773053v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourassin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bacqui&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578090v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164846v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578524v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Nuzia Corrieras" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>