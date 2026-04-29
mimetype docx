--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -2870,559 +2870,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642137v1</w:t>
+                <w:t xml:space="preserve">hal-02641861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 338, pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641861v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française. Un éclairage par l’analyse des structures de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denise Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.363-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.132.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645896v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française. Un éclairage par l’analyse des structures de localisation</w:t>
+                <w:t xml:space="preserve">Les déterminants de l'intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denise Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2, pp.363-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.132.0363⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 5, pp.927-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.135.0927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642846v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l'intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, pp.927-949. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (Novembre), pp.199-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.135.0927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644778v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française : Un éclairage par l’économie de la proximité</w:t>
               </w:r>
@@ -5787,230 +5787,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/92a8-d925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657551v1</w:t>
+                <w:t xml:space="preserve">hal-03684600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thénard</w:t>
+                <w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2017, </w:t>
+              <w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/92a8-d925⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684600v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativismo, cadena alimentaria y territorios rurales en Francia</w:t>
               </w:r>
@@ -8030,51 +8030,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Bernard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,230 +9221,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Larribeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Loirette-Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pomeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511157v1</w:t>
+                <w:t xml:space="preserve">hal-03326589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pomeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326589v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t>
               </w:r>
@@ -9994,423 +9994,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t>
+              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608214v1</w:t>
+                <w:t xml:space="preserve">hal-01606463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
+              <w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606463v1</w:t>
+                <w:t xml:space="preserve">hal-01608214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606464v1</w:t>
+                <w:t xml:space="preserve">hal-01603334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961390v1</w:t>
+                <w:t xml:space="preserve">hal-02794222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10426,73 +10413,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10534,290 +10521,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
+              <w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603334v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794222v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,260 +10862,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower seeds innovation to improve yield stability in a changing environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+                <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tardy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAE, Jul 2015, Chania, Greece. pp.49-52</w:t>
+              <w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116857v1</w:t>
+                <w:t xml:space="preserve">hal-02795618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
+                <w:t xml:space="preserve">Sunflower seeds innovation to improve yield stability in a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
+                <w:t xml:space="preserve">C. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Naudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t>
+              <w:t xml:space="preserve">146. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAE, Jul 2015, Chania, Greece. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795618v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does competitiveness cluster policy spur knowledge diffusion ?</w:t>
               </w:r>
@@ -11291,51 +11291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural innovative practices and impacts of the supply chain : An ex-ante study of the logistics of agricultural cooperatives to estimate the acceptability of durum wheat-grain legumes intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11550,103 +11550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale-légumineuse à graines dans les filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. 252 p</w:t>
@@ -11701,51 +11701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée d’études sur les dynamiques territoriales vers l’AB et l’écologisation des systèmes agri-alimentaires – Ecodev Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Avignon, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11846,502 +11846,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">The impact of the French cluster policy on the dynamics of collaborative networks of innovation: evidence based on French data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t>
+              <w:t xml:space="preserve">Geography of innovation, Eurolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804361v1</w:t>
+                <w:t xml:space="preserve">hal-02807986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of innovation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t>
+              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807818v1</w:t>
+                <w:t xml:space="preserve">hal-02747552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the French cluster policy on the dynamics of collaborative networks of innovation: evidence based on French data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of the French collaborative network of innovation: towards clustering ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of innovation, Eurolio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France. 25 p</w:t>
+              <w:t xml:space="preserve">DRUID 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhague, Denmark. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807986v1</w:t>
+                <w:t xml:space="preserve">hal-02806340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+                <w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747552v1</w:t>
+                <w:t xml:space="preserve">hal-02804361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the French collaborative network of innovation: towards clustering ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+                <w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRUID 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhague, Denmark. 28 p</w:t>
+              <w:t xml:space="preserve">Geography of innovation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806340v1</w:t>
+                <w:t xml:space="preserve">hal-02807818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of agro-food firms in the co-operative sector : a spatial analysis linked to econometric modelling</w:t>
               </w:r>
@@ -12612,51 +12612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denise Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12701,217 +12701,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+                <w:t xml:space="preserve">L’analyse des déterminants de l’intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Jul 2011, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">48ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143967v1</w:t>
+                <w:t xml:space="preserve">hal-02808054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des déterminants de l’intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique. 16 p</w:t>
+              <w:t xml:space="preserve">Migration et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808054v1</w:t>
+                <w:t xml:space="preserve">hal-01143967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des systèmes agricoles innovants sur les filières agro-industrielles : une étude sur les capacités logistiques des coopératives agricoles pour valoriser les cultures associées blé dur - légumineuse</w:t>
               </w:r>
@@ -12923,51 +12923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48è colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14182,381 +14182,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
+                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Frey</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753509v1</w:t>
+                <w:t xml:space="preserve">hal-02754470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
+                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754470v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de pouvoir et effets de proximité, Analyse des Conseils d'Administration au sein des entreprises coopératives agricoles</w:t>
+                <w:t xml:space="preserve">Traditional Products and industrialization processes: The Coherence of geographical indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762439v1</w:t>
+                <w:t xml:space="preserve">hal-02759470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional Products and industrialization processes: The Coherence of geographical indications</w:t>
+                <w:t xml:space="preserve">Réseaux de pouvoir et effets de proximité, Analyse des Conseils d'Administration au sein des entreprises coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">4. Journées de la proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759470v1</w:t>
+                <w:t xml:space="preserve">hal-02762439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de la filière gras dans le Sud-Ouest. Comment les acteurs mobilisent-ils les signes de qualité pour valoriser leurs productions ?</w:t>
               </w:r>
@@ -15598,502 +15598,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche spatiale et fonctionnelle des relations entre activités agricoles et territoires; construction d'une méthode de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+                <w:t xml:space="preserve">La notion de système rural localisé: un outil pour les politiques régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775736v1</w:t>
+                <w:t xml:space="preserve">hal-02779424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de système rural localisé: un outil pour les politiques régionales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Pernet</w:t>
+                <w:t xml:space="preserve">Approche spatiale et fonctionnelle des relations entre activités agricoles et territoires; construction d'une méthode de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779424v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'installation des exploitations agricoles a Misiones (Argentine)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+                <w:t xml:space="preserve">Diagnostic de l'activité agricole sur un front pionnier en Argentine : modélisation spatiale des assolements et bilans de fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Agrotech 1990-1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journee SIG et modeles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775851v1</w:t>
+                <w:t xml:space="preserve">hal-02773042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l'activité agricole sur un front pionnier en Argentine : modélisation spatiale des assolements et bilans de fertilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d'installation des exploitations agricoles a Misiones (Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee SIG et modeles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Programme Agrotech 1990-1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773042v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La differenciation des espaces ruraux: la notion de systeme rural localise</w:t>
               </w:r>
@@ -17503,51 +17503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Loirette-Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18746,51 +18746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ladois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meritan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Kermabon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Langlet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peyrissac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q1nb-0540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement de Recherches Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Langlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Friedberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Na&#239;tlho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hespanha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorentz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762439v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768028v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Culos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvernoy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773053v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourassin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bacqui&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578090v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164846v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578524v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Nuzia Corrieras" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0927" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ladois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meritan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Kermabon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Langlet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peyrissac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q1nb-0540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement de Recherches Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Langlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Friedberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Na&#239;tlho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hespanha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorentz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768028v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Culos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779424v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773042v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvernoy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773053v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourassin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bacqui&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578090v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164846v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578524v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Nuzia Corrieras" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>