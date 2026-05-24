--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -105,1454 +105,1441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t>
+                <w:t xml:space="preserve">Vers un Leadership Transformatif Territorial : le cas du développement de l'agriculture biologique en Occitanie Towards a transformative and territorial leadership: The case of organic farming development in Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Nadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 22 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730360v1</w:t>
+                <w:t xml:space="preserve">hal-05607015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations à l'achat de pâtes alimentaires pour une filière blé dur française durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.27-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01149-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169648v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can We Learn from Droppers and Non‐adopters About the Role of Advice in Agricultural Innovation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les motivations à l'achat de pâtes alimentaires pour une filière blé dur française durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 386, pp.67-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730497v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agriculture biologique, une innovation territoriale au service du développement rural : le cas du Gers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Privatisation Paradox of Contemporary Agricultural Advice in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.222.0183⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.30-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349840v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Privatisation Paradox of Contemporary Agricultural Advice in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What Can We Learn from Droppers and Non‐adopters About the Role of Advice in Agricultural Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia Madureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boelie Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noemie Bechtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.30-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12341⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758682v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are Advisory Services Leaving Out? A Critical Reflection on ‘Hard to Reach’ Farmers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Agriculture biologique, une innovation territoriale au service du développement rural : le cas du Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12347⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.183-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.222.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730542v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
+                <w:t xml:space="preserve">Who are Advisory Services Leaving Out? A Critical Reflection on ‘Hard to Reach’ Farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee‐ann Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noemie Bechtet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talis Tisenkopfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.2008996⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506991v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-innovations towards circular economy: evidence from cases studies of collective methanization in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (7), pp.1230-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09654313.2021.1902947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Bechtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.601-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.2008996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644828v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality standards between co-existence and coordination: Lessons from the French durum wheat case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2021.100061⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507225v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME dans le réseau d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quality standards between co-existence and coordination: Lessons from the French durum wheat case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1075480ar⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2021.100061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215059v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Les PME dans le réseau d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075480ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04692511v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1593,3337 +1580,3432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437627v1</w:t>
+                <w:t xml:space="preserve">halshs-04692511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of product innovations in pulse-based foods: insights from case studies in France, Italy and USA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.028.0111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620323v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français et le blé dur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The drivers of product innovations in pulse-based foods: insights from case studies in France, Italy and USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (28), pp.111-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.028.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837519v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t>
+                <w:t xml:space="preserve">Les Français et le blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mars/Avril (206), pp.8-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624133v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608442v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du concept de santé globale pour accompagner les transitions agricoles et alimentaires : application au cas des légumineuses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (24), 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604568v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Scic : entreprises de demain. Le multisociétariat à l’épreuve de la gestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse du concept de santé globale pour accompagner les transitions agricoles et alimentaires : application au cas des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.83-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338819v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Distribution of French Agricultural Cooperatives: An Exploratory Spatial Data Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Scic : entreprises de demain. Le multisociétariat à l’épreuve de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09654313.2014.945816⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 340, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037402ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632924v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Spatial Distribution of French Agricultural Cooperatives: An Exploratory Spatial Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.710 - 732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2014.945816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640448v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des coopératives agricoles dans les filières et les territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607219v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Participation des adhérents dans leurs coopératives agricoles: une étude exploratoire du secteur céréalier français.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La place des coopératives agricoles dans les filières et les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817695v1</w:t>
+                <w:t xml:space="preserve">hal-01607219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition spatiale des industries agro-alimentaires dans le secteur coopératif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346 (Février), pp.49-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.4619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Participation des adhérents dans leurs coopératives agricoles: une étude exploratoire du secteur céréalier français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cjag.12015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641861v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (Novembre), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645896v1</w:t>
+                <w:t xml:space="preserve">hal-02642137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française. Un éclairage par l’analyse des structures de localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denise Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.363-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.132.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denise Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.927-949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.135.0927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642137v1</w:t>
+                <w:t xml:space="preserve">hal-02641861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française : Un éclairage par l’économie de la proximité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2, pp.363-390</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 338, pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143897v1</w:t>
+                <w:t xml:space="preserve">hal-02645896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agroécologique, innovation et effets de verrouillage : le rôle de la structure organisationnelle des filières</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Empreinte spatiale de la coopération agricole française : Un éclairage par l’économie de la proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.363-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653119v1</w:t>
+                <w:t xml:space="preserve">hal-01143897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliances stratégiques et formes de contrôle dans les coopératives agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transition agroécologique, innovation et effets de verrouillage : le rôle de la structure organisationnelle des filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2012.0539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642702v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes régionaux, un atout maître dans le paysage agroalimentaire de Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alliances stratégiques et formes de contrôle dans les coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Ladois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (DRAAF Midi-Pyrénées)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, janvier 2010 (2), pp.1-6</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133, pp.57-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656117v1</w:t>
+                <w:t xml:space="preserve">hal-02642702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliances et partenaires dans l'activation des compétences des coopératives agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les groupes régionaux, un atout maître dans le paysage agroalimentaire de Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Quinquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ladois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (1), pp.115-132</w:t>
+              <w:t xml:space="preserve">Analyse (DRAAF Midi-Pyrénées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, janvier 2010 (2), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661174v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des contours du périmètre coopératif - Les groupes coopératifs poursuivent leur développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alliances et partenaires dans l'activation des compétences des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste Primeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 235, pp.1-4</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (1), pp.115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657152v1</w:t>
+                <w:t xml:space="preserve">hal-02661174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination des acteurs et valorisation de produits liés à l'origine. Les signes d'identification comme signes d'exclusion?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">L’identification des contours du périmètre coopératif - Les groupes coopératifs poursuivent leur développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006 (1), pp.103-129</w:t>
+              <w:t xml:space="preserve">Agreste Primeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 235, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656085v1</w:t>
+                <w:t xml:space="preserve">hal-02657152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des comportements à innover des coopératives agricoles. Une étude en région Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Coordination des acteurs et valorisation de produits liés à l'origine. Les signes d'identification comme signes d'exclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 296, pp.20-38</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (1), pp.103-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656105v1</w:t>
+                <w:t xml:space="preserve">hal-02656085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion territoriale de l'agriculture dans les espaces ruraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Langlet</w:t>
+                <w:t xml:space="preserve">Typologie des comportements à innover des coopératives agricoles. Une étude en région Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.191-211</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 296, pp.20-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231531v1</w:t>
+                <w:t xml:space="preserve">hal-02656105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la pression des marchés et les exigences de qualité. Stratégies et interdépendances dans le secteur coopératif agricole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Insertion territoriale de l'agriculture dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, pp.1-4</w:t>
+              <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.191-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676202v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de la cartographie statistique dans une démarche de développement territorial. La place de l'agriculture dans les espaces ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intégrer la pression des marchés et les exigences de qualité. Stratégies et interdépendances dans le secteur coopératif agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, (2), pp.159-176</w:t>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676207v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation MDQ de processus spatio-temporels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apports et limites de la cartographie statistique dans une démarche de développement territorial. La place de l'agriculture dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9 (1), pp.101-121</w:t>
+              <w:t xml:space="preserve">, 2001, 11, (2), pp.159-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690033v1</w:t>
+                <w:t xml:space="preserve">hal-02676207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer la gestion de paysages ouverts par les systèmes d'élevages ? Une approche, un dispositif, un SIG (système d'information géographique) sur les Causses Méjean et Sauveterre (Lozère, France) (gestion de l'espace)</w:t>
+                <w:t xml:space="preserve">Formalisation MDQ de processus spatio-temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 71 (2), pp.129-136</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.101-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690875v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage et éleveurs du Causse Méjan (Lozère). Production ovine et dynamiques de mise en valeur de l'espace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Assurer la gestion de paysages ouverts par les systèmes d'élevages ? Une approche, un dispositif, un SIG (système d'information géographique) sur les Causses Méjean et Sauveterre (Lozère, France) (gestion de l'espace)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meritan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Kermabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Economie Méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 21, pp.25-64</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 71 (2), pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688748v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et urbanisation dans l'espace régional de Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Elevage et éleveurs du Causse Méjan (Lozère). Production ovine et dynamiques de mise en valeur de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Osty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t>
+              <w:t xml:space="preserve">Cahiers de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 21, pp.25-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712263v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculture et urbanisation dans l'espace régional de Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les systemes de culture du front de colonisation dans la province de Misiones (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4933,3080 +5015,3080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats de production en grandes cultures: des stratégies de différenciation sur le marché.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Benoît Magrini (coordination scientifique), Raphaèle-Jeanne Aubin-Brouté (coordination scientifique), Zohra Bouamra-Mechemache (coordination scientifique), Gérard Marty (coordination scientifique), Annick Vignes (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des contrats dans les filières agricoles, forêt-bois et halieutiques: Dialogue entre le droit, l'économie et la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, 2025, 9782759240753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie : un marché atypique questionnant la durabilité de la filière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Abécassis; Jack Massé; Abdelkamel Allaoua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-104, 2021, 978-2-7592-3313-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to livestock farming systems’ autonomy to design and manage agroecological transition at the farm and territorial levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peyrissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Piante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/q1nb-0540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business strategies for smart rural development: the renewal of territorialized productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there a smart development for rural areas?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance pour favoriser l’insertion des légumineuses dans un système agro-alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier d’innovation Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 48 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/92a8-d925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativismo, cadena alimentaria y territorios rurales en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultura familiar en Espana - Anuario 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 396 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélité des adhérents de coopératives agricoles en question : Le cas d’agriculteurs céréaliers de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 274 p., 2013, Administration, Aménagement du Territoire, 978- 2-343-01190-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie spatiale des groupes coopératifs agricoles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis coopératifs : Alimentation, crédit, démocratie, développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cahiers de l'Economie Sociale, 978-2-296-07625-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie spatiale des groupes coopératifs agricoles français, sous la direction de J.F. Draperi (ed)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis coopératifs, Alimentation, crédit, démocratie, développement, Les Cahiers de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.F. Draperi, pp.17-37, 2008, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le produits traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Les produits alimentaires traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, 2008</w:t>
+              <w:t xml:space="preserve">, 19, Presses Universitaires du Mirail, 2008, Villes et Territoires, 978-2-8107-0000-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388673v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits alimentaires traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Le produits traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leriche F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Presses Universitaires du Mirail, 2008, Villes et Territoires, 978-2-8107-0000-4</w:t>
+              <w:t xml:space="preserve">, PUF, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816235v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. L'Harmattan, pp.291-318, 2005</w:t>
+              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Quebec et dans le Sud-Ouest français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Géographies en Liberté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388683v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest&amp;quot;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Quebec et dans le Sud-Ouest français.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Géographies en Liberté</w:t>
+              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. L'Harmattan, pp.291-318, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833160v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et simulation de la progression du buis entre 1948 et 1989: analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'embroussaillement par le buis et hiérarchie des différents paramètres de la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions dans le secteur coopératif céréalier du Gers : une analyse par liens financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les coopératives entre territoires et mondialisation. Les entretiens de Maraussan 14 et 15 décembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, L'Harmattan, 2003, Cahiers de l'Economie Sociale, 2-7475-5123-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tendances récentes de l'emploi salarié en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes productifs locaux en Midi-Pyrénées : vers l'émergence de systèmes régionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d'exercice du pouvoir dans le contrôle mutualiste : le cas des groupes coopératifs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Groupement de Recherches Economiques Et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRES (FRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion territoriale de l'agriculture dans les espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le local à l'épreuve de l'économie spatiale : Agriculture, environnement, espaces ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, INRA, 216 p., 2002, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1063-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tendances récentes de l'emploi salarié en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes productifs locaux en Midi-Pyrénées: vers l'émergence de systèmes régionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille espace-temps et démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 2000, 2-85816-446-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité de l'environnement et les récents changements socio-spatiaux dans la région portugaise du Baixo Mondego: la combinaison des niveaux et des thèmes. Thème I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy relevant models of the natural and anthropogenic dynamics of degradation and desertification and their spatio-temporal manifestations. Draft final report, Archaeomedes II contract ENV4-CT95-0159, submitted to DGXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation MDQ de processus spatio-temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation de l'espace et du temps dans les SIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), Hermès Science Publications, 1999, Revue Internationale de Géomatique, 2-7462-0033-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration territoriale de l'agriculture dans les espaces rurauX. Thème I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A multiscalar investigation into the dynamics of land abandonment in southern France. Policy relevant models of the natural and anthropogenic dynamics of degradation and desertification and their spatio-temporal manifestations, 1999-200. Draft final report, Archaeomedes II contract ENV4-CT95-0159, submitted to DGXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of natural resources in depopulated areas: a biotechnical viewpoint in the dynamics of sheep-farming. A case-study in south Massif Central (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Osty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical and social systems approaches for sustainable rural development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Junta de Andalucia; consejeria de agricultura y pesca. Coleccion Congresos y jornadas;Seville, 1998, 84-89802-29-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage et éleveurs du Causse Méjan (Lozère). Dynamique de la mise en valeur et contrôle de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Osty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nouveaux enjeux, nouveaux regards. (Fédération pour la vie et la sauvegarde des pays des Grands Causses)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8016,853 +8098,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Bernard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de réseaux et diffusion des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">158 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La brousse et le berger : une approche interdisciplinaire de l'embroussaillement des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Friedberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 354 p., 2003, Espaces et Milieux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre comment l'élevage ovin utilise l'espace. Etude de cas et propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Osty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Osty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naïtlho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 p., 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teledetection et systemes d'information geographique en irrigation et drainage; guide methodologique et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. d'Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Axes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vidal. AFEID - Association Française pour l'Eau l'Irrigation et le Drainage, 146 p., 1998, 2-85362-498-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des espaces ruraux et transformations des systemes d'activite agricoles (region Midi-Pyrenees). Rapport final pour l'etude &amp;quot;Territoires et processus localises de developpement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA SAD Toulouse/Region Midi-Pyrenees, 20 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic and spatial transformation of the Baixo Mondego. ARCHAEOMEDES II. Second interim report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hespanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van der Leeuw, S.E.; Garenne-Marot, L. (eds) (Univ. Paris1/CNRS-CRA);Paris, 35 p., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture périurbaine en Midi-Pyrénées : Spécificités et diversités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8872,7425 +8954,7434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting farmers as a structuring activity for an organization: The case of multi-stakeholder cooperatives in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Largeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Seminar on Extension &amp; Education (ESEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cetrad - UTAD, Vila Real - Portugal, Jun 2025, Vila Real, Portugal</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Cetrad - UTAD, Vila Real - Portugal, Jun 2025, Vila Real, Portugal. pp.342-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18111917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SCIC : nouvelle forme d'entrepreneuriat collectif gigogne des agriculteurs pour des modèles agricoles durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pomeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326589v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Larribeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Loirette-Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pomeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511157v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of embeddedness and decoupling of innovation processes in the circular economy: insights from French collective methanisation projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th congress of the European Regional Sciences Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d’encastrement des processus d’innovation de l’économie circulaire: L’exemple de la méthanisation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trajectory of innovative collaborative projects in agro-food sector: role of proximities and intermediaries in knowledge flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRI - Spring of innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Athènes, Greece. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geography of eco-innovations in rural areas: what role of resources and networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Geography of Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which resources to eco-innovate in rural areas? Evidence from agro-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. forum Innovation: Réseau de Recherche sur l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
+              <w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606463v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t>
+                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t>
+              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608214v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
+              <w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603334v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794222v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793613v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605731v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606464v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961390v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower seeds innovation to improve yield stability in a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">146. EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAE, Jul 2015, Chania, Greece. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does competitiveness cluster policy spur knowledge diffusion ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 13 p</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797326v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does competitiveness cluster policy spur knowledge diffusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792667v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural innovative practices and impacts of the supply chain : An ex-ante study of the logistics of agricultural cooperatives to estimate the acceptability of durum wheat-grain legumes intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux environnementaux et économiques pour une filière blé dur durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La répartition spatiale des industries agro-alimentaires dans le secteur coopératif : Apports et limites des mesures d’autocorrélation spatiale couplées à une modélisation économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boy</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre INRA SIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">7ème journées de sciences sociales SFER-INRA-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808219v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répartition spatiale des industries agro-alimentaires dans le secteur coopératif : Apports et limites des mesures d’autocorrélation spatiale couplées à une modélisation économétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les enjeux environnementaux et économiques pour une filière blé dur durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées de sciences sociales SFER-INRA-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Rencontre INRA SIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747414v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale-légumineuse à graines dans les filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. 252 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination d’acteurs et freins à l’adoption de pratiques innovantes au sein des filières agro-alimentaires : réflexions à partir de l’étude de la filière blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée d’études sur les dynamiques territoriales vers l’AB et l’écologisation des systèmes agri-alimentaires – Ecodev Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Avignon, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de localisation des industries agro-alimentaires dans le secteur coopératif : Apports et limites des mesures d’autocorrélation spatiale couplées à une modélisation économétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Avignon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the French cluster policy on the dynamics of collaborative networks of innovation: evidence based on French data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Spatial patterns of agro-food firms in the co-operative sector : a spatial analysis linked to econometric modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of innovation, Eurolio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France. 25 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807986v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The impact of the French cluster policy on the dynamics of collaborative networks of innovation: evidence based on French data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Geography of innovation, Eurolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747552v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the French collaborative network of innovation: towards clustering ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRUID 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Copenhague, Denmark. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t>
+              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804361v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of innovation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t>
+              <w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807818v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of agro-food firms in the co-operative sector : a spatial analysis linked to econometric modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Triboulet</w:t>
+                <w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Geography of innovation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143953v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denise Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ecolloque ASRDLF : Migrations et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des déterminants de l’intensité des alliances capitalistiques entre groupes coopératifs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des systèmes agricoles innovants sur les filières agro-industrielles : une étude sur les capacités logistiques des coopératives agricoles pour valoriser les cultures associées blé dur - légumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48è colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geography of French Agricultural Co-operatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorial Governance, rural areas and local agro food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2010, Jonkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needed complementarity of actors for variety innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition agro- écologique, innovation et effets de verrouillage: le rôle de la structure organisationnelle des filières. Le cas de la filière blé dur française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des alliances capitalistiques des groupes coopératifs agricoles français : le poids de la proximité géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des Débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Poitiers, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de l’ancrage des groupes d’entreprises. Une application aux groupes coopératifs agricoles français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication aux 2ièmes Journées de recherche en sciences sociales INRA-SFER-CIRAD - 11-12 décembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER Les coopératives agricoles, mutations et perspectives - 28-29 février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'organisation spatiale des groupes coopératifs agricoles français (17 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ERSA and 44th ASRDLF joint congress - 29/08 - 2/09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de mesure de la spatialisation des groupes d'entreprises - Une application aux groupes coopératifs agricoles français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ThéoQuant - 8èmes rencontres - 10-12 janvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de localisation des groupes coopératifs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque ERSA-ASRDLF - Session en l'honneur de J. Perreur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière foie gras du Sud-Ouest. Un produit traditionnel à l’épreuve de la mondialisation des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toulouse, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754470v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753509v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Products and industrialization processes: The Coherence of geographical indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de pouvoir et effets de proximité, Analyse des Conseils d'Administration au sein des entreprises coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de la filière gras dans le Sud-Ouest. Comment les acteurs mobilisent-ils les signes de qualité pour valoriser leurs productions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SYAL : Systèmes Agroalimentaires Localisés : produits, entreprises et dynamiques locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes d'identification comme signes d'exclusion ? Coordination des acteurs et valorisation de produits liés à l'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'embroussaillement sur le Causse Mejan : Des méthodes pour une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du programme Environnement, Vie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille espace-temps et démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du programme environnement, vie et sociétés PIREVS, session 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de textures pour l'identification d'espaces ruraux différenciés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modèle de représentation de l'organisation spatio-temporelle des activités d'élevage. Calendriers de pâturage d'ovins sur le Causse Méjan (Lozère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Culos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Osty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768028v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des assolements des exploitations agricoles dans un front pionnier : Vers une modélisation spatiale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Segmentation de textures pour l'identification d'espaces ruraux différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764882v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management of natural resources in depopulated areas: a biotechnical viewpoint on dynamics of sheep-farming. A case-study in South Massif Central (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Evolution des assolements des exploitations agricoles dans un front pionnier : Vers une modélisation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European symposium on rural and farming systems research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765934v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de représentation de l'organisation spatio-temporelle des activités d'élevage. Calendriers de pâturage d'ovins sur le Causse Méjan (Lozère)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Sustainable management of natural resources in depopulated areas: a biotechnical viewpoint on dynamics of sheep-farming. A case-study in South Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Osty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2. European symposium on rural and farming systems research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765348v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale et diagnostic de l'activité agricole sur une frontière agraire en Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Transformaciones territoriales en la frontera agraria de misiones (Argentina) y sustentabilidad de la pequena explotacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rendez-vous européen des acteurs de l'information géographique numérique MARI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminario INTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Mar del Plata, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776348v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformaciones territoriales en la frontera agraria de misiones (Argentina) y sustentabilidad de la pequena explotacion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Analyse spatiale et diagnostic de l'activité agricole sur une frontière agraire en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario INTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Mar del Plata, España</w:t>
+              <w:t xml:space="preserve">6. Rendez-vous européen des acteurs de l'information géographique numérique MARI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778563v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de système rural localisé: un outil pour les politiques régionales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Approche spatiale et fonctionnelle des relations entre activités agricoles et territoires; construction d'une méthode de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779424v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche spatiale et fonctionnelle des relations entre activités agricoles et territoires; construction d'une méthode de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">La notion de système rural localisé: un outil pour les politiques régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775736v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l'activité agricole sur un front pionnier en Argentine : modélisation spatiale des assolements et bilans de fertilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Processus d'installation des exploitations agricoles a Misiones (Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee SIG et modeles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Programme Agrotech 1990-1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773042v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'installation des exploitations agricoles a Misiones (Argentine)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de l'activité agricole sur un front pionnier en Argentine : modélisation spatiale des assolements et bilans de fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Agrotech 1990-1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journee SIG et modeles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775851v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La differenciation des espaces ruraux: la notion de systeme rural localise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des Espaces Ruraux- Agricultures et Environnement. Programme Agrotech 1990-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage et éleveurs du Causse Méjan (Lozère). Dynamique de la mise en valeur et contrôle de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Osty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Grands Causses. Hommage à P. Marres. Fédération pour la vie et la sauvegarde du Pays des Grands Causses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Millau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16300,765 +16391,765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse critique d'indicateurs de spécialisation et de diversification sectorielle - Le quotient de localisation et les variétés non reliée et reliée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE – UMR AGIR, 24 chemin de Borde Rouge, 31230 Auzeville-Tolosane. 2021, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité du blé dur dans la filière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Jouanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study Aveyron County (France, WP4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Inrae. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités contractuelles dans la filière blé dur française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrae. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre experts, chercheurs et acteurs associatifs face au développement des organisations collectives d’agriculteurs dans les filières agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2012, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétitivité des territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des lois de 1991 et 1992 et gouvernance des groupes coopératifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vivensang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Etude 03 B6 04 01-A, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17068,888 +17159,888 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois ingrédients de l’innovation managériale : confiance, temps long et sur-mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans le rural et les villes moyennes dans le secteur agri-alimentaire : le rôle clé du territoire. Retours sur l’atelier en ligne du 21 janvier 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire d’enquête sur la perception de la durabilité de la filière blé dur auprès du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 11p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/BTKFPQ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’agriculture biologique en Occitanie : Quels sont les facteurs de fragilité du modèle d’agriculture biologique régional ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles coordinations pour éco-innover dans les filières et les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Loirette-Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Monier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repro-Innov: Réorganisations productives et innovations dans les filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide de l'accompagnement à la conception collective d'une transition agroécologique à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.51922370939024E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes lignes et résultats clés du projet de recherche REPRO-INNOV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bacquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repro-Innov: Réorganisations productives et innovations dans les filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Série Les 4 pages PSDR4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17959,275 +18050,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repro-Innov: Réorganisations productives et innovations dans les filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bacquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repro-Innov: Réorganisations productives et innovations dans les filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet PSDR Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations, regroupements de structures et réseaux localisés. L’analyse des stratégies des coopératives agricoles de Midi-Pyrénées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Territoires et enjeux du développement régional, PSDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18237,369 +18328,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repro-Innov. Réorganisations productives et innovations dans les filières agroalimentaires. Les résultats du projet PSDR REPRO-INNOV 2016-2020 : en bref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Labrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Urdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet: Repro-Innov. Réorganisations productives et innovations dans les filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa-Nuzia Corrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18746,51 +18837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0927" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ladois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meritan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Kermabon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Langlet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peyrissac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q1nb-0540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement de Recherches Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Langlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Friedberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Na&#239;tlho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hespanha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorentz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768028v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Culos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779424v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773042v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvernoy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773053v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourassin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bacqui&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578090v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164846v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578524v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Nuzia Corrieras" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Madureira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Beck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12341" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Noble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4619" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denise Filippi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.132.0363" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ladois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meritan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Kermabon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Langlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peyrissac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piante" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Long" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q1nb-0540" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement de Recherches Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Langlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Friedberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838590v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Na&#239;tlho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laloux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hespanha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804070v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143953v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809762v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorentz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759470v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762439v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758608v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760215v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769298v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765348v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Culos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765934v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773042v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvernoy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779415v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773053v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631590v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798237v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourassin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093419v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bacqui&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578223v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578538v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164846v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urdy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Edwards" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578524v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122308v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Nuzia Corrieras" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>