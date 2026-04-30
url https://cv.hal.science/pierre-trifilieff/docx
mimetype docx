--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -100,6924 +100,6924 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t>
+                <w:t xml:space="preserve">Vitamin A deficiency induces sex-specific reward processing alterations through a dysregulation of the mesolimbic dopamine transmission in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Montalban</w:t>
+                <w:t xml:space="preserve">Pauline Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ansoult</w:t>
+                <w:t xml:space="preserve">Sonya Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t>
+                <w:t xml:space="preserve">Ilona Dulapt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Pham</w:t>
+                <w:t xml:space="preserve">Loreleï Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Franco</w:t>
+                <w:t xml:space="preserve">Adrien Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5417. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-026-02400-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355449v1</w:t>
+                <w:t xml:space="preserve">hal-05585529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
+                <w:t xml:space="preserve">Feeding the hippocampus … with specific nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-024-01180-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546904v1</w:t>
+                <w:t xml:space="preserve">hal-04945394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dopamine receptor heteromerization in preclinical models of addiction and other psychiatric disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Petitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Allichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration of Neuroprotective Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37349/ent.2025.1004100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding the hippocampus … with specific nutrients</w:t>
+                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Oliveira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Artinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (23), pp.5820-5830.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-024-01180-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945394v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Montalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ansoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleus accumbens D1- and D2-expressing neurons control the balance between feeding and activity-mediated energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Petitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia R Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Montalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.2543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-46874-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemogenetic activation or inhibition of histaminergic neurons bidirectionally modulates recognition memory formation and retrieval in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Mannaioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.11283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-61998-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04286162v2</w:t>
+                <w:t xml:space="preserve">hal-04186121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186121v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synaptomic analysis reveals dopamine hub synapses in the mouse striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lapios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Florencia Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30776-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre les récepteurs de la dopamine et ceux du glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (8-9), pp.623-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2022087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Déficits motivationnels et acides gras polyinsaturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344270v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficits motivationnels et acides gras polyinsaturés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sassone-Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020250⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.e33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120841v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupting D1-NMDA or D2-NMDA receptor heteromerization prevents cocaine's rewarding effects but preserves natural reward processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefani Saint-Jour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Pousinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Petitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abg5970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Type-Specific Adaptions in Striatal Medium-Sized Spiny Neurons and Their Roles in Behavioral Responses to Drugs of Abuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Allichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Pousinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Petitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Synaptic Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.799274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnsyn.2021.799274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550371v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of G Protein-Coupled Receptor Complexes in Postmortem Human Brain by Proximity Ligation Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Dwork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Javitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.e86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpns.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173240v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of G Protein-Coupled Receptor Complexes in Postmortem Human Brain by Proximity Ligation Assay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Detecting G protein-coupled receptor complexes in postmortem human brain with proximity ligation assay and a Bayesian classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">József Mészáros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpns.86⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/btn-2019-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329837v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting G protein-coupled receptor complexes in postmortem human brain with proximity ligation assay and a Bayesian classifier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ziyi Sun</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/btn-2019-⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563202v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Signaling Molecules to Circuits and Behaviors: Cell-Type-Specific Adaptations to Psychostimulant Exposure in the Striatum</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age‐related impairment of declarative memory: linking memorization of temporal associations to GluN2B redistribution in dorsal CA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Shaam Al Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva‐gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerbeaud‐lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.e13243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873710v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related impairment of declarative memory: linking memorization of temporal associations to GluN2B redistribution in dorsal CA1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Signaling Molecules to Circuits and Behaviors: Cell-Type-Specific Adaptations to Psychostimulant Exposure in the Striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.13243⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (11), pp.944-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960264v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting G protein-coupled receptor complexes in postmortem human brain with proximity ligation assay and a Bayesian classifier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ziyi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/btn-2019-0083⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329843v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Detecting G protein-coupled receptor complexes in postmortem human brain with proximity ligation assay and a Bayesian classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Meszaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (3), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/btn-2019-0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618642v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation and functions of dopamine receptor heteromers in drugs of abuse-induced adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefani Saint-Jour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 152, pp.42-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">Microarray and mass spectrometry-based methodology for lipid profiling of tissues and cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jone Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarson Tolentino-Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainara Herraiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lombardero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (24), pp.15967-15973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347311v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray and mass spectrometry-based methodology for lipid profiling of tissues and cell cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Lombardero</w:t>
+                <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04529⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.755-772.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618866v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal CB1 receptors control incidental associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F. Oliveira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio C. Pagano Zottola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Soria-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (6), pp.1247-1259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Janthakhin</w:t>
+                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna L. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain R. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Naneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582969v1</w:t>
+                <w:t xml:space="preserve">hal-01604971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Naneix</w:t>
+                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Glangetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaufling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604971v1</w:t>
+                <w:t xml:space="preserve">hal-01582969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blunted dopamine transmission in addiction: potential mechanisms and implications for behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne van Der Veldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (1), pp.64-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for limited D1 and D2 receptor coexpression and colocalization within the dorsal striatum of the neonatal mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik K. Biezonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">József Mészáros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Javitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Kellendonk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523 (8), pp.1175-1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.23730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The persistence of hippocampal-based memory requires protein synthesis mediated by the prion-like protein CPEB3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Fioriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-You Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph S Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86 (6), pp.1433-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence against dopamine D1/D2 receptor heteromers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Frederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. D. Vishwasrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Biezonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (11), pp.1373-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2014.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D1R/GluN1 complexes in the striatum integrate dopamine and glutamate signalling to control synaptic plasticity and cocaine-induced responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blunted Dopamine Release as a Biomarker for Vulnerability for Substance Use Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.4-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2014.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01541328v1</w:t>
+                <w:t xml:space="preserve">hal-02636569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blunted Dopamine Release as a Biomarker for Vulnerability for Substance Use Disorders</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D1R/GluN1 complexes in the striatum integrate dopamine and glutamate signalling to control synaptic plasticity and cocaine-induced responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Savoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (12), pp.1295-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2014.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636569v1</w:t>
+                <w:t xml:space="preserve">hal-01541328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging addiction: D-2 receptors and dopamine signaling in the striatum as biomarkers for impulsivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76 (B), pp.498-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kappa-opioid receptor signaling in the striatum as a potential modulator of dopamine transmission in cocaine dependence.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increasing dopamine D2 receptor expression in the adult nucleus accumbens enhances motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Urizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Winiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rd Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2013.00044⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (9), pp.1025—1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2013.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648102v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing dopamine D2 receptor expression in the adult nucleus accumbens enhances motivation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kappa-opioid receptor signaling in the striatum as a potential modulator of dopamine transmission in cocaine dependence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2013.57⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2013.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344287v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of the actin polymerization state with two-photon fluorescence anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad D Vishwasrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric R Kandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (5), pp.1204—1214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early tagging of cortical networks is required for the formation of enduring associative memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lesburgueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivero Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hambucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 331 (6019), pp.924-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1196164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of antigen interactions ex vivo by proximity ligation assay: endogenous dopamine D2-adenosine A2A receptor complexes in the striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Urizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Piskorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Vishwasrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2144/000113719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02767955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuralized1 activates CPEB3: a function for nonproteolytic ubiquitin in synaptic plasticity and memory storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Fioriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakellarios Zairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 147 (6), pp.1369—1383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2011.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction of spatial memory alters CREB phosphorylation in hippocampal CA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (11), pp.1169—1179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hipo.20844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocytosis controls glutamate-induced nuclear accumulation of ERK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Brami-Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (3), pp.325-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcn.2009.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular circuit composed of CPEB-1 and c-Jun controls growth hormone-mediated synaptic plasticity in the mouse hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ruth Zearfoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Marcos Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel D Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (34), pp.8502—8509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/jneurosci.1756-08.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic neurons of Drosophila mushroom bodies express short neuropeptide F: relations to extrinsic neurons expressing different neurotransmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena a D Johard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina E Enell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan A Veenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of comparative neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 507 (4), pp.1479—1496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.21636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TAT DEF Elk-1 Peptide Regulates the Cytonuclear Trafficking of Elk-1 and Controls Cytoskeleton Dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biphasic ERK1/2 activation in both the hippocampus and amygdala may reveal a system consolidation of contextual fear memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2279-07.2007⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (4), pp.424—434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372624v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic ERK1/2 activation in both the hippocampus and amygdala may reveal a system consolidation of contextual fear memory</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A TAT DEF Elk-1 Peptide Regulates the Cytonuclear Trafficking of Elk-1 and Controls Cytoskeleton Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2007.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (52), pp.14448-14458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2279-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03344293v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TAT-DEF-Elk-1 peptide regulates the cytonuclear trafficking of Elk-1 and controls cytoskeleton dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (52), pp.14448-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2279-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreground contextual fear memory consolidation requires two independent phases of hippocampal ERK/CREB activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.349-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/lm.80206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular hippocampal acetylcholine level controls amygdala function and promotes adaptive conditioned emotional response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (52), pp.13556-13566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3713-06.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreground contextual fear memory consolidation requires two independent phases of hippocampal ERK/CREB activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (3), pp.349-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/lm.80206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction of auditory fear conditioning requires MAPK/ERK activation in the basolateral amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lüthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (1), pp.261—269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04893.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7027,558 +7027,558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Fractionation of Brain Tissue from Small Tissue Explants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Functions of Endogenous Receptor Oligomers in the Brain Using Interfering Peptide: The Example of D1R/NMDAR Heteromers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefani Saint-Jour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Florencia Angelo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synaptosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8739-9_5⟩</w:t>
+              <w:t xml:space="preserve">Receptor-receptor interactions in the central nervous system.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 140, Springer Science - Business Media B.V., pp.317-328, 2018, Neuromethods, 978-1-4939-8575-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8576-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365535v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Functions of Endogenous Receptor Oligomers in the Brain Using Interfering Peptide: The Example of D1R/NMDAR Heteromers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Subcellular Fractionation of Brain Tissue from Small Tissue Explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique De-Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Florencia Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receptor-receptor interactions in the central nervous system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8576-0_20⟩</w:t>
+              <w:t xml:space="preserve">Synaptosomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humana Press, pp.75-84, 2018, Neuromethods, 978-1-4939-8738-2 (print) 978-1-4939-8739-9 (online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8739-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372535v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane lipid poly-unsaturation selectively affects ligand induced dopamine D2 receptor internalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Sposini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique De Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Heuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic and supra-synaptic organisation of the dopaminergic projection to the striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Florencia Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7725,51 +7725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vilette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petitbon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2025.1004100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-024-01180-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia R Fois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46874-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Curti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Masi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mannaioni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61998-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget-Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pfeffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapios" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Florencia Angelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30776-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020250" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pousinha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Ortiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2021.799274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Dwork" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Javitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpns.86" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Fan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Meszaros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Garate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarson Tolentino-Cortez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Herraiz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04529" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Pagano Zottola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-Gomez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Veldt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2016.09.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K. Biezonski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kellendonk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23730" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Fioriti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Myers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-You Huang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Stephan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.05.021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Frederick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Vishwasrao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biezonski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.166" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cahill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascoli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trifilieff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoldi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kappes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2014.04.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2013.00044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trifilieff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Urizar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Winiger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Ward" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.57" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad D Vishwasrao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Kandel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lesburgueres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Gobbo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1196164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02767955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rives" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Urizar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Piskorowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Vishwasrao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113719" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pavlopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakellarios Zairis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.09.056" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Porte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wolff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micheau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Buhot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20844" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNM3N2H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascoli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kappes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.04.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFJ2PQWK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruth Zearfoss" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Alarcon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kandel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Richter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1756-08.2008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena a D Johard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina E Enell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gustafsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Veenstra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75FA4508AA9093BABA144A64A770EA9956FE26A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2279-07.2007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Micheau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.05.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCF6SQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258855v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lavaur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caboche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmedt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.80206" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3713-06.2006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344294v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;thi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04893.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA9D4AF5798BA567C2ABDEFE330CBB98D8E3B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De-Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Darriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8739-9_5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_20" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742102v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088603v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Couty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dulapt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02400-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-024-01180-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vilette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petitbon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2025.1004100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia R Fois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46874-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Curti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Masi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mannaioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61998-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget-Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pfeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Florencia Angelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30776-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020250" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pousinha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5970" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2021.799274" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Dwork" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Javitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpns.86" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Sun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.11.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Meszaros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Garate" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarson Tolentino-Cortez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Herraiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04529" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Pagano Zottola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Veldt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2016.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635692v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K. Biezonski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kellendonk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Fioriti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Myers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-You Huang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Stephan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.05.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Frederick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Vishwasrao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biezonski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2014.04.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trifilieff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoldi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kappes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.73" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trifilieff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Feng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Urizar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Winiger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Ward" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.57" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2013.00044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad D Vishwasrao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Kandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lesburgueres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Gobbo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1196164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02767955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rives" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Urizar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Piskorowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Vishwasrao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113719" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pavlopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakellarios Zairis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.09.056" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Porte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wolff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micheau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Buhot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20844" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNM3N2H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kappes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.04.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFJ2PQWK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruth Zearfoss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Alarcon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kandel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Richter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1756-08.2008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena a D Johard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina E Enell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gustafsson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Veenstra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21636" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75FA4508AA9093BABA144A64A770EA9956FE26A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Micheau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.05.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCF6SQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2279-07.2007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lavaur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085683v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caboche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmedt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.80206" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669014v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3713-06.2006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344294v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;thi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04893.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA9D4AF5798BA567C2ABDEFE330CBB98D8E3B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_20" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De-Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Darriet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8739-9_5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>