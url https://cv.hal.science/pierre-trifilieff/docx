--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1394 +234,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding the hippocampus … with specific nutrients</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction: Vitamin A deficiency induces sex-specific reward processing alterations through a dysregulation of the mesolimbic dopamine transmission in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Dulapt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-024-01180-y⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-026-02424-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945394v1</w:t>
+                <w:t xml:space="preserve">hal-05611033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dopamine receptor heteromerization in preclinical models of addiction and other psychiatric disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Vilette</w:t>
+                <w:t xml:space="preserve">José Oliveira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Petitbon</w:t>
+                <w:t xml:space="preserve">Julien Artinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Allichon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration of Neuroprotective Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37349/ent.2025.1004100⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (23), pp.5820-5830.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034454v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding the hippocampus … with specific nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-024-01180-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546904v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of dopamine receptor heteromerization in preclinical models of addiction and other psychiatric disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Petitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Allichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t>
+              <w:t xml:space="preserve">Exploration of Neuroprotective Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/ent.2025.1004100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491582v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleus accumbens D1- and D2-expressing neurons control the balance between feeding and activity-mediated energy expenditure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Striatal astrocytes modulate behavioral flexibility and whole-body metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ansoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Herrera Moro Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46874-9⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16, pp.5417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60968-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670379v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemogenetic activation or inhibition of histaminergic neurons bidirectionally modulates recognition memory formation and retrieval in male and female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Mannaioni</w:t>
+                <w:t xml:space="preserve">Nucleus accumbens D1- and D2-expressing neurons control the balance between feeding and activity-mediated energy expenditure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Petitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia R Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Montalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61998-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46874-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714710v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asma Oummadi</w:t>
+                <w:t xml:space="preserve">Chemogenetic activation or inhibition of histaminergic neurons bidirectionally modulates recognition memory formation and retrieval in male and female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Mannaioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.11283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61998-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186121v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286162v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synaptomic analysis reveals dopamine hub synapses in the mouse striatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria-Florencia Angelo</w:t>
+                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30776-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876508v1</w:t>
+                <w:t xml:space="preserve">hal-04286162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre les récepteurs de la dopamine et ceux du glutamate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A synaptomic analysis reveals dopamine hub synapses in the mouse striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paget-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lapios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Florencia Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022087⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30776-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778844v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficits motivationnels et acides gras polyinsaturés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interaction entre les récepteurs de la dopamine et ceux du glutamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (1), pp.15-18. </w:t>
+              <w:t xml:space="preserve">, 2022, 38 (8-9), pp.623-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120841v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
               </w:r>
@@ -1633,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Sassone-Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,5293 +1774,5384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupting D1-NMDA or D2-NMDA receptor heteromerization prevents cocaine's rewarding effects but preserves natural reward processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déficits motivationnels et acides gras polyinsaturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg5970⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389497v1</w:t>
+                <w:t xml:space="preserve">hal-03120841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Type-Specific Adaptions in Striatal Medium-Sized Spiny Neurons and Their Roles in Behavioral Responses to Drugs of Abuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Allichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Pousinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Petitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Synaptic Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.799274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnsyn.2021.799274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">Disrupting D1-NMDA or D2-NMDA receptor heteromerization prevents cocaine's rewarding effects but preserves natural reward processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefani Saint-Jour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pousinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Petitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg5970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173240v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of G Protein-Coupled Receptor Complexes in Postmortem Human Brain by Proximity Ligation Assay</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpns.86⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329837v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting G protein-coupled receptor complexes in postmortem human brain with proximity ligation assay and a Bayesian classifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Zhu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ziyi Sun</w:t>
+                <w:t xml:space="preserve">F. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/btn-2019-⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563202v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of G Protein-Coupled Receptor Complexes in Postmortem Human Brain by Proximity Ligation Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Dwork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Javitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.e86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpns.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550371v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related impairment of declarative memory: linking memorization of temporal associations to GluN2B redistribution in dorsal CA1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gerbeaud‐lassau</w:t>
+                <w:t xml:space="preserve">Detecting G protein-coupled receptor complexes in postmortem human brain with proximity ligation assay and a Bayesian classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">József Mészáros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.13243⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/btn-2019-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960264v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Signaling Molecules to Circuits and Behaviors: Cell-Type-Specific Adaptations to Psychostimulant Exposure in the Striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Salery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87 (11), pp.944-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Walle</w:t>
+                <w:t xml:space="preserve">Age‐related impairment of declarative memory: linking memorization of temporal associations to GluN2B redistribution in dorsal CA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Shaam Al Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva‐gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerbeaud‐lassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.e13243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618642v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting G protein-coupled receptor complexes in postmortem human brain with proximity ligation assay and a Bayesian classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Meszaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongxi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (3), pp.122-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2144/btn-2019-0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and functions of dopamine receptor heteromers in drugs of abuse-induced adaptations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 152, pp.42-50. </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01960222v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray and mass spectrometry-based methodology for lipid profiling of tissues and cell cultures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation and functions of dopamine receptor heteromers in drugs of abuse-induced adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefani Saint-Jour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04529⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618866v1</w:t>
+                <w:t xml:space="preserve">hal-01960222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (4), pp.755-772.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal CB1 receptors control incidental associations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edgar Soria-Gomez</w:t>
+                <w:t xml:space="preserve">Microarray and mass spectrometry-based methodology for lipid profiling of tissues and cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jone Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarson Tolentino-Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainara Herraiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lombardero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.014⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (24), pp.15967-15973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626385v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Naneix</w:t>
+                <w:t xml:space="preserve">Hippocampal CB1 receptors control incidental associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Busquets-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José F. Oliveira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio C. Pagano Zottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Soria-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (6), pp.1247-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604971v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Janthakhin</w:t>
+                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna L. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain R. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Naneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582969v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blunted dopamine transmission in addiction: potential mechanisms and implications for behavior</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Early Consumption of High-Fat Diet on the Mesolimbic Dopaminergic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Glangetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaufling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0120-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603845v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for limited D1 and D2 receptor coexpression and colocalization within the dorsal striatum of the neonatal mouse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Blunted dopamine transmission in addiction: potential mechanisms and implications for behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christoph Kellendonk</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne van Der Veldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.23730⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635692v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The persistence of hippocampal-based memory requires protein synthesis mediated by the prion-like protein CPEB3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for limited D1 and D2 receptor coexpression and colocalization within the dorsal striatum of the neonatal mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik K. Biezonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">József Mészáros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Javitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kellendonk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (8), pp.1175-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595675v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence against dopamine D1/D2 receptor heteromers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Biezonski</w:t>
+                <w:t xml:space="preserve">The persistence of hippocampal-based memory requires protein synthesis mediated by the prion-like protein CPEB3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Fioriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cory Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-You Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph S Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.166⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (6), pp.1433-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636137v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blunted Dopamine Release as a Biomarker for Vulnerability for Substance Use Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence against dopamine D1/D2 receptor heteromers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Frederick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Vishwasrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Biezonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76 (1), pp.4-5. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (11), pp.1373-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2014.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636569v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D1R/GluN1 complexes in the striatum integrate dopamine and glutamate signalling to control synaptic plasticity and cocaine-induced responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blunted Dopamine Release as a Biomarker for Vulnerability for Substance Use Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.73⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.4-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2014.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541328v1</w:t>
+                <w:t xml:space="preserve">hal-02636569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">D1R/GluN1 complexes in the striatum integrate dopamine and glutamate signalling to control synaptic plasticity and cocaine-induced responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Savoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (12), pp.1295-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632378v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging addiction: D-2 receptors and dopamine signaling in the striatum as biomarkers for impulsivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76 (B), pp.498-509. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631577v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing dopamine D2 receptor expression in the adult nucleus accumbens enhances motivation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging addiction: D-2 receptors and dopamine signaling in the striatum as biomarkers for impulsivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2013.57⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (B), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344287v1</w:t>
+                <w:t xml:space="preserve">hal-02631577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kappa-opioid receptor signaling in the striatum as a potential modulator of dopamine transmission in cocaine dependence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2013.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of the actin polymerization state with two-photon fluorescence anisotropy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increasing dopamine D2 receptor expression in the adult nucleus accumbens enhances motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Urizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Winiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rd Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.01.031⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (9), pp.1025—1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2013.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344288v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early tagging of cortical networks is required for the formation of enduring associative memory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In vivo imaging of the actin polymerization state with two-photon fluorescence anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad D Vishwasrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1196164⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (5), pp.1204—1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160037v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of antigen interactions ex vivo by proximity ligation assay: endogenous dopamine D2-adenosine A2A receptor complexes in the striatum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Early tagging of cortical networks is required for the formation of enduring associative memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lesburgueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivero Gobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hambucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harshad Vishwasrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/000113719⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6019), pp.924-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1196164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02767955v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuralized1 activates CPEB3: a function for nonproteolytic ubiquitin in synaptic plasticity and memory storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detection of antigen interactions ex vivo by proximity ligation assay: endogenous dopamine D2-adenosine A2A receptor complexes in the striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sakellarios Zairis</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Urizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Piskorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Vishwasrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2011.09.056⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/000113719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344290v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02767955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction of spatial memory alters CREB phosphorylation in hippocampal CA1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mc Buhot</w:t>
+                <w:t xml:space="preserve">Neuralized1 activates CPEB3: a function for nonproteolytic ubiquitin in synaptic plasticity and memory storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Fioriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakellarios Zairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20844⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (6), pp.1369—1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2011.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03344289v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocytosis controls glutamate-induced nuclear accumulation of ERK</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Brami-Cherrier</w:t>
+                <w:t xml:space="preserve">Extinction of spatial memory alters CREB phosphorylation in hippocampal CA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2009.04.006⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (11), pp.1169—1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372619v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular circuit composed of CPEB-1 and c-Jun controls growth hormone-mediated synaptic plasticity in the mouse hippocampus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Endocytosis controls glutamate-induced nuclear accumulation of ERK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brami-Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1756-08.2008⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (3), pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2009.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344291v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic neurons of Drosophila mushroom bodies express short neuropeptide F: relations to extrinsic neurons expressing different neurotransmitters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A molecular circuit composed of CPEB-1 and c-Jun controls growth hormone-mediated synaptic plasticity in the mouse hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ruth Zearfoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marcos Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of comparative neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.21636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (34), pp.8502—8509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1756-08.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03344292v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic ERK1/2 activation in both the hippocampus and amygdala may reveal a system consolidation of contextual fear memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intrinsic neurons of Drosophila mushroom bodies express short neuropeptide F: relations to extrinsic neurons expressing different neurotransmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena a D Johard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina E Enell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Veenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2007.05.004⟩</w:t>
+              <w:t xml:space="preserve">The Journal of comparative neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 507 (4), pp.1479—1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.21636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344293v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TAT DEF Elk-1 Peptide Regulates the Cytonuclear Trafficking of Elk-1 and Controls Cytoskeleton Dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biphasic ERK1/2 activation in both the hippocampus and amygdala may reveal a system consolidation of contextual fear memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2279-07.2007⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (4), pp.424—434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372624v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TAT-DEF-Elk-1 peptide regulates the cytonuclear trafficking of Elk-1 and controls cytoskeleton dynamics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kappes</w:t>
+                <w:t xml:space="preserve">A TAT DEF Elk-1 Peptide Regulates the Cytonuclear Trafficking of Elk-1 and Controls Cytoskeleton Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (52), pp.14448-58. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+              <w:t xml:space="preserve">, 2007, 27 (52), pp.14448-14458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2279-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258855v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreground contextual fear memory consolidation requires two independent phases of hippocampal ERK/CREB activation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Trifilieff</w:t>
+                <w:t xml:space="preserve">A TAT-DEF-Elk-1 peptide regulates the cytonuclear trafficking of Elk-1 and controls cytoskeleton dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Desmedt</w:t>
+                <w:t xml:space="preserve">Frédéric A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.80206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (52), pp.14448-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2279-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085683v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular hippocampal acetylcholine level controls amygdala function and promotes adaptive conditioned emotional response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Marien</w:t>
+                <w:t xml:space="preserve">Foreground contextual fear memory consolidation requires two independent phases of hippocampal ERK/CREB activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3713-06.2006⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.80206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669014v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreground contextual fear memory consolidation requires two independent phases of hippocampal ERK/CREB activation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extracellular hippocampal acetylcholine level controls amygdala function and promotes adaptive conditioned emotional response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.80206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (52), pp.13556-13566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3713-06.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372632v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foreground contextual fear memory consolidation requires two independent phases of hippocampal ERK/CREB activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (3), pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.80206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extinction of auditory fear conditioning requires MAPK/ERK activation in the basolateral amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lüthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (1), pp.261—269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04893.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7027,558 +7161,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Functions of Endogenous Receptor Oligomers in the Brain Using Interfering Peptide: The Example of D1R/NMDAR Heteromers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Subcellular Fractionation of Brain Tissue from Small Tissue Explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique De-Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Florencia Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receptor-receptor interactions in the central nervous system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8576-0_20⟩</w:t>
+              <w:t xml:space="preserve">Synaptosomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humana Press, pp.75-84, 2018, Neuromethods, 978-1-4939-8738-2 (print) 978-1-4939-8739-9 (online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8739-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372535v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Fractionation of Brain Tissue from Small Tissue Explants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Functions of Endogenous Receptor Oligomers in the Brain Using Interfering Peptide: The Example of D1R/NMDAR Heteromers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andrianarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefani Saint-Jour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Florencia Angelo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synaptosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8739-9_5⟩</w:t>
+              <w:t xml:space="preserve">Receptor-receptor interactions in the central nervous system.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 140, Springer Science - Business Media B.V., pp.317-328, 2018, Neuromethods, 978-1-4939-8575-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8576-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365535v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane lipid poly-unsaturation selectively affects ligand induced dopamine D2 receptor internalization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal control of molecular delivery in the brain using photoactivable polymersomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique De Smedt-Peyrusse</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04742102v1</w:t>
+                <w:t xml:space="preserve">hal-05629307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Membrane lipid poly-unsaturation selectively affects ligand induced dopamine D2 receptor internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sposini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique De Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Heuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synaptic and supra-synaptic organisation of the dopaminergic projection to the striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Florencia Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7725,51 +7977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Couty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dulapt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02400-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-024-01180-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vilette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petitbon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2025.1004100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia R Fois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46874-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Curti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Masi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mannaioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61998-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget-Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pfeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Florencia Angelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30776-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020250" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pousinha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5970" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2021.799274" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Dwork" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Javitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpns.86" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Sun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.11.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Meszaros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Garate" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarson Tolentino-Cortez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Herraiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04529" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Pagano Zottola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Veldt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2016.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635692v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K. Biezonski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kellendonk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Fioriti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Myers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-You Huang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Stephan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.05.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Frederick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Vishwasrao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biezonski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2014.04.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trifilieff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoldi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kappes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.73" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trifilieff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Feng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Urizar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Winiger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Ward" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.57" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2013.00044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad D Vishwasrao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Kandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lesburgueres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Gobbo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1196164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02767955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rives" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Urizar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Piskorowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Vishwasrao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113719" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pavlopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakellarios Zairis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.09.056" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Porte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wolff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micheau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Buhot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20844" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNM3N2H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kappes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.04.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFJ2PQWK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruth Zearfoss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Alarcon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kandel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Richter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1756-08.2008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena a D Johard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina E Enell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gustafsson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Veenstra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21636" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75FA4508AA9093BABA144A64A770EA9956FE26A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Micheau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.05.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCF6SQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2279-07.2007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lavaur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085683v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caboche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmedt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.80206" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669014v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3713-06.2006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344294v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;thi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04893.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA9D4AF5798BA567C2ABDEFE330CBB98D8E3B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_20" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De-Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Darriet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8739-9_5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Couty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dulapt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02400-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05611033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02424-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-024-01180-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vilette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petitbon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2025.1004100" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ansoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Herrera Moro Chao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60968-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia R Fois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46874-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Curti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Masi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mannaioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61998-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget-Blanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pfeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Florencia Angelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30776-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andrianarivelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022087" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Ortiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pousinha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2021.799274" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefani Saint-Jour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5970" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Dwork" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Javitch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpns.86" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Fan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Sun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.11.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Meszaros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Garate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarson Tolentino-Cortez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Herraiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04529" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Pagano Zottola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-Gomez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naneix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Janthakhin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0120-17.2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Veldt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2016.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik K. Biezonski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kellendonk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23730" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Fioriti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Myers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-You Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Stephan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.05.021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Frederick" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Vishwasrao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biezonski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.166" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2014.04.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cahill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascoli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trifilieff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kappes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.73" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2013.00044" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trifilieff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Feng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Urizar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Winiger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Ward" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.57" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad D Vishwasrao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Kandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lesburgueres" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Gobbo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1196164" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02767955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rives" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Urizar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Piskorowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Vishwasrao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113719" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344290v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Pavlopoulos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakellarios Zairis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.09.056" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Porte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wolff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Buhot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20844" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNM3N2H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372619v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kappes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brami-Cherrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.04.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFJ2PQWK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ruth Zearfoss" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Alarcon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kandel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Richter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1756-08.2008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena a D Johard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina E Enell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gustafsson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Veenstra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21636" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75FA4508AA9093BABA144A64A770EA9956FE26A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Micheau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.05.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCF6SQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2279-07.2007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258855v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lavaur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085683v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caboche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmedt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.80206" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3713-06.2006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;thi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04893.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA9D4AF5798BA567C2ABDEFE330CBB98D8E3B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De-Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Darriet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8739-9_5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372535v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_20" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruffier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvineau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pairault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>