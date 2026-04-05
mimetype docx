--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -468,269 +468,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end autoencoding architecture for the simultaneous generation of medical images and corresponding segmentation masks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aghiles Kebaili</w:t>
+                <w:t xml:space="preserve">Prediction of head-neck cancer recurrence from PET/CT images with havrda-charvat entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Medical Imaging and Computer-Aided Diagnosis : MICAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364812v1</w:t>
+                <w:t xml:space="preserve">hal-04364888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of head-neck cancer recurrence from PET/CT images with havrda-charvat entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Brochet</w:t>
+                <w:t xml:space="preserve">End-to-end autoencoding architecture for the simultaneous generation of medical images and corresponding segmentation masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Kebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 4th International Conference on Medical Imaging and Computer-Aided Diagnosis : MICAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04364888v1</w:t>
+                <w:t xml:space="preserve">hal-04364812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotherapy boost to 74 Gy based on FDG-PET at 42 Gy of radiochemotherapy (RCT) in patients with inoperable stage III non-small cell lung cancer (RTEP7 – IFCT 1401). A prospective multicentre, open-label, randomised, controlled trial</w:t>
               </w:r>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond multitâche pour la prédiction de la récidive du cancer utilisant l’entropie d’Havrda-Charvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1243,77 +1243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Segmentation of Lymphomas in 3D PET Images via Clustering with Entropy-based OptimizationStrategy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haigen Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Decazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1595,661 +1595,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie de l'axe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ParaPET, a new methodology to derive parametric PET images of FDG kinetics based on an mathematical approach integrating an error model of measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Farman-Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Society of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649292v1</w:t>
+                <w:t xml:space="preserve">hal-01649704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParaPET, a new methodology to derive parametric PET images of FDG kinetics based on an mathematical approach integrating an error model of measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Farman-Ara</w:t>
+                <w:t xml:space="preserve">Baseline Total Metabolic Tumor Volume Measured with Fixed or Different Adaptive Thresholding Methods Equally Predicts Outcome in Peripheral T Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Ségolène Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hapdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Modzelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Itti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Casasnovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Society of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting of the Society of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Diego, United States. pp.276 - 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.116.180406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649704v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Total Metabolic Tumor Volume Measured with Fixed or Different Adaptive Thresholding Methods Equally Predicts Outcome in Peripheral T Cell Lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Casasnovas</w:t>
+                <w:t xml:space="preserve">Multicenter variability of total metabolic tumor volume estimates in FDG PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Modzelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual meeting of the Society of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2967/jnumed.116.180406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651896v1</w:t>
+                <w:t xml:space="preserve">hal-01649777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter variability of total metabolic tumor volume estimates in FDG PET</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de la TEP pour la radiothérapie externe : Le point de vue du médecin nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Society of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">Hivernales de la Société Française de Médecine Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Serre-Chevalier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649777v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la TEP pour la radiothérapie externe : Le point de vue du médecin nucléaire</w:t>
+                <w:t xml:space="preserve">Role of PET/CT in the radiotherapy planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hivernales de la Société Française de Médecine Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Serre-Chevalier, France</w:t>
+              <w:t xml:space="preserve">Royal Society of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649300v1</w:t>
+                <w:t xml:space="preserve">hal-01649295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PET/CT in the radiotherapy planning</w:t>
+                <w:t xml:space="preserve">La vie de l'axe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649295v1</w:t>
+                <w:t xml:space="preserve">hal-01649292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D lymphoma segmentation in PET/CT images based on fully connected CRFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Decazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,103 +2322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParaPET, a new statistical approach to derive 3D maps of FDG-PET kinetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Colard</w:t>
+                <w:t xml:space="preserve">S Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Padovani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Delcourt</w:t>
+                <w:t xml:space="preserve">S Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Farman-Ara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EANM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2706,51 +2706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’imagerie fonctionnelle dans la définition des volumes cible en cancérologie pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hapdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3265,346 +3265,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the urotensinergic system during glioblastoma development: potential enjolivement of autophagy</w:t>
+                <w:t xml:space="preserve">The vasoactive peptide Urotensin II: a new chemokine exhibiting migration/adhesion properties in glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lecointre</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Eilen Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeReNE Steering Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Regulatory Peptides (REGPEP2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299503v1</w:t>
+                <w:t xml:space="preserve">hal-02295853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vasoactive peptide Urotensin II: a new chemokine exhibiting migration/adhesion properties in glioma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the urotensinergic system during glioblastoma development: potential enjolivement of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Castel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Pierre-Michaël Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Freddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Eilen Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Regulatory Peptides (REGPEP2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">PeReNE Steering Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295853v1</w:t>
+                <w:t xml:space="preserve">hal-02299503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotaxic signaling of urotensin II vasoactive peptide receptor in glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3640,273 +3640,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vasoactive peptide urotensin II: a new chemokine exhibiting migration/adhesion properties in glioma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation automatique de tumeur par marche aléatoire basé sur un modèle de croissance de tumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Lejoncour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hongmei Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Meeting of the Israel-Society-for-Neuroscience (ISFN) / 2nd Bi National Italy-Israel Neuroscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Eilat, Israel. pp.S172-S173</w:t>
+              <w:t xml:space="preserve">Reconnaissance de formes et intelligence artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295394v1</w:t>
+                <w:t xml:space="preserve">hal-00988589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation automatique de tumeur par marche aléatoire basé sur un modèle de croissance de tumeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+                <w:t xml:space="preserve">The vasoactive peptide urotensin II: a new chemokine exhibiting migration/adhesion properties in glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dubray</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vadim Lejoncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Eilen Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de formes et intelligence artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">22nd Annual Meeting of the Israel-Society-for-Neuroscience (ISFN) / 2nd Bi National Italy-Israel Neuroscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Eilat, Israel. pp.S172-S173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988589v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3924,51 +3924,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Comparison between Shannon and Tsallis–Havrda–Charvat Entropies Applied to Cancer Outcome Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,51 +4188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropometer3D: Automatic Multi-Slice Segmentation Software for the Measurement of Anthropometric Parameters from CT of PET/CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Decazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tonnelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,90 +4318,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDG and FMISO PET-guided dose escalation with intensity-modulated radiotherapy in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Modzelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hapdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (1), pp.208. </w:t>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Edet-Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hapdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (1), pp.109-16</w:t>
@@ -5139,51 +5139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kuhn-Lansoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Edet-Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hapdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Modzelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5810,51 +5810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Kebaili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lapuyade-Lahorgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980985" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Ji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Kui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brochet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ghazouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59719-1_52" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Verdalle-Cazes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigen Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdalles-Cazes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sefrioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modzelewski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amyar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delcourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Padovani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Farman-Ara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hapdey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Casasnovas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.180406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nioche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Modzelewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67564-0_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marion Letellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaz Aziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Freddi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295394v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lejoncour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24040436" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toledano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tilly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tonnelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-019-00178-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-018-1147-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Colard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Delcourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Padovani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dumouchel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0454-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Catargi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Deandreis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zerdoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2015.61.6722" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Mechken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.600482" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edet-Sanson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Salles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00466338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kuhn-Lansoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2008.0416" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilen Joubert Jane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Kebaili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lapuyade-Lahorgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980985" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Ji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Kui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brochet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ghazouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59719-1_52" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Verdalle-Cazes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigen Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdalles-Cazes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sefrioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modzelewski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amyar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delcourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Padovani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Farman-Ara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hapdey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Casasnovas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.180406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buvat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nioche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Modzelewski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67564-0_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marion Letellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaz Aziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Freddi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lejoncour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24040436" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toledano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tilly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tonnelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-019-00178-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-018-1147-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Colard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Delcourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Padovani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dumouchel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0454-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Catargi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Deandreis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zerdoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2015.61.6722" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Mechken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.600482" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edet-Sanson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Salles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00466338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kuhn-Lansoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2008.0416" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilen Joubert Jane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>