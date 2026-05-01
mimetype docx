--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -984,220 +984,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03644608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments pour une intégration des représentations sociales de l'économie dans l'enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche comparative sur les représentations économiques des élèves en Europe centrale et occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03626650v1</w:t>
+                <w:t xml:space="preserve">halshs-03642524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche comparative sur les représentations économiques des élèves en Europe centrale et occidentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléments pour une intégration des représentations sociales de l'économie dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Legardez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03642524v1</w:t>
+                <w:t xml:space="preserve">halshs-03626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales de l'économie, facteur clé du développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1303,51 +1303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental representations of the economy : a key factor in economic progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ryba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1584,51 +1584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion et la pédagogie de l'information économique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,64 +2302,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental representations of the economy : a key factor in economic progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Union Européenne; Lames, C.N.R.S, Aix Marseille Université; IRPEACS, C.N.R.S, Aix Marseille Université; CERPE, Université de la Méditerranée. 1995, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2826,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/textesInedits/Bouriche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/rfsoc_0035-2969_1973_num_14_4_1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sotra_0038-0296_1983_num_25_2_1929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/rfsoc_0035-2969_2001_num_42_3_5373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Apoth&#233;loz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mi&#233;ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Establet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Felouzis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Apkarian-Lacout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Verg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ryba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rossof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garibal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Tyszka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacquemoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemoud V&#233;ronique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Naucelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/textesInedits/Bouriche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/rfsoc_0035-2969_1973_num_14_4_1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sotra_0038-0296_1983_num_25_2_1929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/rfsoc_0035-2969_2001_num_42_3_5373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Apoth&#233;loz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mi&#233;ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Establet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Felouzis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Apkarian-Lacout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Verg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ryba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rossof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garibal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Tyszka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacquemoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemoud V&#233;ronique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Naucelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>