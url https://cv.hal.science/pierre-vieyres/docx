--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -351,468 +351,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive median binary patterns for fully automatic nerves tracking in ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sandoval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Su</w:t>
+                <w:t xml:space="preserve">Omar Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284379v1</w:t>
+                <w:t xml:space="preserve">hal-02275549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive median binary patterns for fully automatic nerves tracking in ultrasound images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Tahri</w:t>
+                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Delbos</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.160-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275549v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284394v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety-Enhanced Collaborative Framework for Tele-operated Minimally Invasive Surgery using a 7-DoF Torque-Controlled Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (6), pp.2915-2923. </w:t>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Part of the International Federation for Medical and Biological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57, pp.614-619</w:t>
@@ -1099,286 +1099,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided detection system for nerve identification using ultrasound images: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
+                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.370-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405133v1</w:t>
+                <w:t xml:space="preserve">hal-02377551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+                <w:t xml:space="preserve">Computer-aided detection system for nerve identification using ultrasound images: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2016.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377551v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
               </w:r>
@@ -1403,51 +1403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1520,51 +1520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 35 (Issue 4), pp.316-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2405,77 +2405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Framework for Control of Redundant Manipulators in RA-MIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,103 +2617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Impedance Control of a Redundant Robot for Tele-operated MIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Joint Workshop on New Technologies for Computer/Robot Assisted Surgery, CRAS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
@@ -2742,64 +2742,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new kinematic formulation of the RCM constraint for redundant torque-controlled robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2831,593 +2831,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
+                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405099v1</w:t>
+                <w:t xml:space="preserve">hal-01975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975331v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.246-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23231-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277513v1</w:t>
+                <w:t xml:space="preserve">hal-01224852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.246-256, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23231-7_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224852v1</w:t>
+                <w:t xml:space="preserve">hal-01277513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerve Detection in Ultrasound Images Using Median Gabor Binary Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3462,261 +3462,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures bilatérales pour un système de télé-échographie robotisé avec retour d'effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A predictive control approach and interactive GUI to enhance distal environment rendering during robotized tele-echograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandoval Juan</w:t>
+                <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Josserand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Chiccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">IEEE
+12th Intern. Conf. on BioInformatics &amp; BioEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Larnaca, Cyprus. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773355v1</w:t>
+                <w:t xml:space="preserve">hal-00777197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive control approach and interactive GUI to enhance distal environment rendering during robotized tele-echograph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures bilatérales pour un système de télé-échographie robotisé avec retour d'effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandoval Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Larnaca, Cyprus. pp.12</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777197v1</w:t>
+                <w:t xml:space="preserve">hal-00773355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Model Navigation issue shifted in the continuous domain by a predictive control approach for mobile robots</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique (JNRR'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankur Edkie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4415,51 +4415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics - Robio 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Bangkok, Thailand. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4648,51 +4648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal National de la recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT Toulouse II Figeac, pp.58-74, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sajeesh Kumar, Elisabeth A. Krupinski (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teleradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.139-153, 2008, </w:t>
@@ -5507,51 +5507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tele-operated robotic system for mobile tele-echography : the Otelo project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,51 +5813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delbos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.03.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D35518281DBCAAAC31E1907136F64F24EAFCD2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Juan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiccoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delbos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.03.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D35518281DBCAAAC31E1907136F64F24EAFCD2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiccoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>