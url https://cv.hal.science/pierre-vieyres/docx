--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,1648 +351,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive median binary patterns for fully automatic nerves tracking in ultrasound images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Tahri</w:t>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275549v1</w:t>
+                <w:t xml:space="preserve">hal-02284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+                <w:t xml:space="preserve">Adaptive median binary patterns for fully automatic nerves tracking in ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284394v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive median binary patterns for fully automatic nerves tracking in ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sandoval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Su</w:t>
+                <w:t xml:space="preserve">Omar Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284379v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety-Enhanced Collaborative Framework for Tele-operated Minimally Invasive Surgery using a 7-DoF Torque-Controlled Robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.160-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284301v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotized Tele-Echography: an Assisting Visibility Tool to Support Expert Diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+                <w:t xml:space="preserve">Safety-Enhanced Collaborative Framework for Tele-operated Minimally Invasive Surgery using a 7-DoF Torque-Controlled Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2014.2314773⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.2915-2923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12555-017-0486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986875v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque Collision Detection with experimental validation for protontherapy positioning robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miossec</w:t>
+                <w:t xml:space="preserve">Robotized Tele-Echography: an Assisting Visibility Tool to Support Expert Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Part of the International Federation for Medical and Biological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.974-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2014.2314773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284427v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Torque Collision Detection with experimental validation for protontherapy positioning robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (4), pp.370-371</w:t>
+              <w:t xml:space="preserve">Part of the International Federation for Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.614-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377551v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided detection system for nerve identification using ultrasound images: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
+                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.370-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405133v1</w:t>
+                <w:t xml:space="preserve">hal-02377551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+                <w:t xml:space="preserve">Computer-aided detection system for nerve identification using ultrasound images: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954406214530598⟩</w:t>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069216v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406214530598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661957v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, commande géométrique et utilisation d'un robot portable de télééchographie : Teresa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.43.165-195⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658630v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medical robot kinematics design approach based on knowledge management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+                <w:t xml:space="preserve">Modélisation, commande géométrique et utilisation d'un robot portable de télééchographie : Teresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/01439910810876418⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (n°1-2), pp 165-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.43.165-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647996v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A medical robot kinematics design approach based on knowledge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 35 (Issue 4), pp.316-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01439910810876418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tomographie ultrasonore par traitement d'images radiales : application à l'imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1297-C5-1300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19945288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2002,172 +2132,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance d'un robot collaboratif pour le versement du thé à la menthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2176,172 +2306,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatwaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,2758 +2480,2758 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.79-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Framework for Control of Redundant Manipulators in RA-MIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+                <w:t xml:space="preserve">Singularity avoidance in a robotized ultrasound scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 22nd International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Miedzyzdroje, Poland. pp.915-920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565004v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity avoidance in a robotized ultrasound scan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+                <w:t xml:space="preserve">Generalized Framework for Control of Redundant Manipulators in RA-MIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 22nd International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898835v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Impedance Control of a Redundant Robot for Tele-operated MIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Joint Workshop on New Technologies for Computer/Robot Assisted Surgery, CRAS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new kinematic formulation of the RCM constraint for redundant torque-controlled robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975331v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
+                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405099v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.246-256, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23231-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerve Detection in Ultrasound Images Using Median Gabor Binary Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference, ICIAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Villamoura, Portugal. pp.132 - 140, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11755-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive control approach and interactive GUI to enhance distal environment rendering during robotized tele-echograph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures bilatérales pour un système de télé-échographie robotisé avec retour d'effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandoval Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Larnaca, Cyprus. pp.12</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777197v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures bilatérales pour un système de télé-échographie robotisé avec retour d'effort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A predictive control approach and interactive GUI to enhance distal environment rendering during robotized tele-echograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chiccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">IEEE
+12th Intern. Conf. on BioInformatics &amp; BioEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Larnaca, Cyprus. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773355v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Model Navigation issue shifted in the continuous domain by a predictive control approach for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp. 2566-2573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Platform for an Interactive Tele-echographic System: The PROSIT ANR-2008 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Hamlyn Symposium on Medical robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les robots étaient beaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique (JNRR'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomic mouse based interface for 3D orientation control of a tele-sonography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankur Edkie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2009. IEEE/RSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.61 - 66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOF Analysis of the Ultrasonography Technique for Improving Ergonomy in Tele-Echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics - Robio 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Bangkok, Thailand. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tele-Echography Medical Robot OTEL02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO'07: International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Angers, France, pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modular architecture for autonomus and tele-operated medical robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omni-directional robot with spherical orthogonal wheels: concepts and analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Automation, 2006. ICRA 2006. IEEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando-Floride, United States. pp. 3374-3379, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARTE Project : Tele-echography between kyperounta and nicosia (Cyprus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotos Voskarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotoris Avgousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Kassinopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorges Florides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Pattichis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nancy, France. pp.Part. 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TER : a system robotic tele-Echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Althuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">--</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. p. 326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5111,150 +5241,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a flexible probe-holder arm for robot assisted echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, TROYES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5264,409 +5394,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal National de la recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT Toulouse II Figeac, pp.58-74, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotized Tele-echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sajeesh Kumar, Elisabeth A. Krupinski (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teleradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.139-153, 2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78871-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tele-operated robotic system for mobile tele-echography : the Otelo project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istepanian Robert; Laxminarayan Swamy; Pattichis Constantinos S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-Health - Chapitre V §35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V, Kluwer academic/plenum publishers, pp. 461-473, 2006, International Topics in biomedical Ingeneering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-26559-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5813,51 +5943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delbos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.03.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D35518281DBCAAAC31E1907136F64F24EAFCD2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiccoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delbos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.03.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D35518281DBCAAAC31E1907136F64F24EAFCD2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Juan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiccoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>