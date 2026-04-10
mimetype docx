--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -193,481 +193,481 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ZAC Saint-Louis à Évreux (2010-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vinot-Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinale de l'AFU du 8 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie du Fait Urbain (AFU), Oct 2024, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fouille archéologique de la nécropole du Catillon. La tombe de Domina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique donnée à Lillebonne (76)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caux Seine Agglo, Oct 2024, Lillebonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brionne/&amp;lt;em&amp;gt;Breuiodurum&amp;lt;/em&amp;gt; (Eure) : un quartier à vocation artisanale en périphérie de l’agglomération antique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-128, 2024, Ensemble (Humanités, 1), 978-2-84016-545-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brionne, collège Pierre Brossolette. Un quartier artisanal des Ier et IIe siècles en périphérie de l'agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Alizay, 20-22 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-60, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vieil-Évreux (Eure) : l'aqueduc dans le tissu urbain. Premiers résultats des fouilles 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie (3-5 avril 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PURH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-170, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601761v1</w:t>
-              </w:r>
-[...181 lines deleted...]
-                <w:t xml:space="preserve">hal-04811591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1104,2007 +1104,2007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport d'opération de fouille archéologique. Caudebec-lès-Elbeuf (76) - 124 rue de la République 3 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération de diagnostic archéologique. Saint-Aubin-sur-Gaillon (27) - Zone d'activités &amp;quot;Les Houssières&amp;quot; - Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2018</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'opération de diagnostic archéologique. Évreux (27) - Jardins de l’Évêché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'opération de diagnostic archéologique. Brionne (27) - 18, rue Tragin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'opération de diagnostic archéologique. Pîtres (27) - 19a, rue de l'église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'opération de diagnostic archéologique. Évreux (27) - Place Sepmanville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evreux (27) - 11, rue de l'Horloge. Fouille archéologique préalablement aux travaux d'extension de la CAF de l'Eure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération de diagnostic archéologique. Évreux (27) - Boulevard Adélaïde et Jules Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Évreux (27) - 20 rue du Puits Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des monnaies&amp;quot; dans Théolas 2016 - Rapport final d'opération de fouille archéologique. Les Andelys (27) - ZAC La Marguerite, pp. 319-345.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Saint-Aubin-sur-Gaillon - Rue de la Mare en Pierre, Les Doguets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Iville, Vitot (27) - Liaison Le Neubourg - Iville - Vitot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2017</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Évreux (27) - 4, place du Général de Gaulle, Théâtre municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Le Vieil-Evreux (27) - Centre de conservation et d'étude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2016</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Brionne (27) - 18, rue du Général de Gaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Pîtres (27) - Rues de Rouen et Féron, Entre les Deux Chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Pîtres (27) - Rue Féron et rue du Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2016</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Évreux (27) - 11, rue de l'Horloge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2015</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de fouille archéologique. Beuzeville (27) - RD 675, Secteur 3, site 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2015</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Gravigny (Haute-Normandie, Eure) - Rue Marcel Pagnol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de fouille archéologique. Beuzeville - RD 675, déviation partie ouest, Secteur 1, site 1 La Pomme d'Or 3 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Evreux - 15-17 rue Saint-Louis. Hôpital Saint-Louis. 4 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2014</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Beuzeville - RD 675, Déviation partie ouest 2 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2013</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Fleury-sur-Andelle - La Côte des Monts, Collège Guy de Maupassant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2012</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique n° 2009.14. Pîtres - 15, rue Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Guichainville - Zone de la Tourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'opération de fin de diagnostic archéologique. Le Thuit-Anger - Camp Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Fauville - Mont-de-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Evreux - 7, rue Joséphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Evreux -Boulevard Pasteur / Rue du théâtre romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345786v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-04345779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/6874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesgaard Jens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Paupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Theolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/6874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesgaard Jens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Paupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Theolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>