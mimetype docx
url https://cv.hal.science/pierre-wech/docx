--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -2094,687 +2094,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Évreux (27) - 11, rue de l'Horloge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Pîtres (27) - Rue Féron et rue du Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Pîtres (27) - Rues de Rouen et Féron, Entre les Deux Chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2014</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de fouille archéologique. Beuzeville (27) - RD 675, Secteur 3, site 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Gravigny (Haute-Normandie, Eure) - Rue Marcel Pagnol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2013</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de fouille archéologique. Beuzeville - RD 675, déviation partie ouest, Secteur 1, site 1 La Pomme d'Or 3 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2012</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Evreux - 15-17 rue Saint-Louis. Hôpital Saint-Louis. 4 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique n° 2009.14. Pîtres - 15, rue Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2011</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Fleury-sur-Andelle - La Côte des Monts, Collège Guy de Maupassant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Beuzeville - RD 675, Déviation partie ouest 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345856v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-04345705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin d'opération de diagnostic archéologique. Guichainville - Zone de la Tourelle</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/6874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesgaard Jens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Paupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Theolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/6874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesgaard Jens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Paupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Theolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>