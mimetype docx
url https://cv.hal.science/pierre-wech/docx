--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2160,159 +2160,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Pîtres (27) - Rues de Rouen et Féron, Entre les Deux Chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique départementale de l'Eure. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération de diagnostic archéologique. Pîtres (27) - Rue Féron et rue du Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission Archéologique Départementale de l'Eure. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345979v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04345974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération de fouille archéologique. Beuzeville (27) - RD 675, Secteur 3, site 3.</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/6874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesgaard Jens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Paupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Theolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/6874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesgaard Jens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Paupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Theolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>