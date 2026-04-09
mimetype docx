--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -5123,278 +5123,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823711v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure tensor based analysis of cells and nuclei organization in tissues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A projection algorithm for gradient waveforms design in Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2470093⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 35 (9), pp.2026-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2016.2544251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01037972v1</w:t>
+                <w:t xml:space="preserve">hal-01317939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A projection algorithm for gradient waveforms design in Magnetic Resonance Imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure tensor based analysis of cells and nuclei organization in tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaick Desmaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35 (9), pp.2026-2039. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2016.2544251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2470093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317939v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01037972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Wavelet Representations of Spatially Varying Blurring Operators</w:t>
               </w:r>
@@ -7504,554 +7504,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-the-grid data-driven optimization of sampling schemes in MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+                <w:t xml:space="preserve">Modelling a Microscope as Low Dimensional Subspace of Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITWIST 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945903v1</w:t>
+                <w:t xml:space="preserve">hal-03092840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a Microscope as Low Dimensional Subspace of Operators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+                <w:t xml:space="preserve">Off-the-grid data-driven optimization of sampling schemes in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Amsterdam, France</w:t>
+              <w:t xml:space="preserve">ITWIST 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092840v1</w:t>
+                <w:t xml:space="preserve">hal-02945903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eventual linear convergence rate of an exchange algorithm for superresolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Flinth</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374440v1</w:t>
+                <w:t xml:space="preserve">hal-02374538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Lazarus</w:t>
+                <w:t xml:space="preserve">Compressed sensing and the synthesis formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian März</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">SPARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374538v1</w:t>
+                <w:t xml:space="preserve">hal-02374485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing and the synthesis formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maximilian März</w:t>
+                <w:t xml:space="preserve">Eventual linear convergence rate of an exchange algorithm for superresolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374485v1</w:t>
+                <w:t xml:space="preserve">hal-02374440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution-controlled and optimally spread non-Cartesian sampling curves for accelerated in vivo brain imaging at 7 Tesla</w:t>
               </w:r>
@@ -9513,325 +9513,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling salesman-based variable density sampling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kahn</w:t>
+                <w:t xml:space="preserve">A 3D segmentation algorithm for ellipsoidal shapes. Application to nuclei extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.509-512</w:t>
+              <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848290v1</w:t>
+                <w:t xml:space="preserve">hal-00733187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D segmentation algorithm for ellipsoidal shapes. Application to nuclei extraction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soubiès</w:t>
+                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.97-105</w:t>
+              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733187v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
+                <w:t xml:space="preserve">Travelling salesman-based variable density sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848271v1</w:t>
+                <w:t xml:space="preserve">hal-00848290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From variable density sampling to continuous sampling using Markov chains</w:t>
               </w:r>
@@ -10362,51 +10362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10470,51 +10470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10663,243 +10663,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00417708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme rapide pour la restauration d'image régularisée sur les coefficients d'ondelettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothing techniques for convex problems. Applications in image processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">SAMPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417654v1</w:t>
+                <w:t xml:space="preserve">inria-00417713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing techniques for convex problems. Applications in image processing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme rapide pour la restauration d'image régularisée sur les coefficients d'ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417713v1</w:t>
+                <w:t xml:space="preserve">inria-00417654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proximal method for inverse problems in image processing</w:t>
               </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Applications and Methods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318, Springer-Verlag, pp.153-170, 2015, Advances in Intelligent Systems and Computing, 978-3-319-12610-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12614,51 +12614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Do" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauffert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095320v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687822v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585120v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1545628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927879v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60916-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3415372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777230v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2023-8172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540711v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian M&#228;rz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09580-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212145v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac86c1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272066v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817643v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00940-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136598v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01530-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520337v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kovac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2673-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00871-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773993v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lebrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1193736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Desmaison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27060-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572196v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iay016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149456v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823711v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2470093" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873873v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00197D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858823v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hoyos Idrobo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2295465" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613097v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2206037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077744X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1747-1028-6-22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Yuan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090774823" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Crozier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/9/095001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Joyot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Erdel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433857" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vieilleville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2014.8077650" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003742603370342" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417713v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00307727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349452v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chauffert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kahn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340975v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166096v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114051v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Do" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauffert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095320v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687822v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585120v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1545628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927879v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60916-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3415372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777230v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2023-8172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540711v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian M&#228;rz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09580-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212145v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac86c1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272066v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817643v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00940-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136598v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01530-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520337v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kovac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2673-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00871-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773993v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lebrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1193736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Desmaison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27060-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572196v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iay016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149456v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823711v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2470093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873873v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00197D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858823v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hoyos Idrobo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2295465" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613097v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2206037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077744X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1747-1028-6-22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Yuan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090774823" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Crozier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/9/095001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Joyot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Erdel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433857" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vieilleville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2014.8077650" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003742603370342" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417713v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00307727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349452v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chauffert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kahn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340975v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166096v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114051v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>