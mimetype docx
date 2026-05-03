--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1417,209 +1417,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Blur : Blind Identification and Deblurring with Convolutional Neural Networks</w:t>
+                <w:t xml:space="preserve">Training Adaptive Reconstruction Networks for Blind Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Debarnot</w:t>
+                <w:t xml:space="preserve">Alban Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.e13. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.1314 - 1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2633903X24000096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1545628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687822v2</w:t>
+                <w:t xml:space="preserve">hal-03585120v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Adaptive Reconstruction Networks for Blind Inverse Problems</w:t>
+                <w:t xml:space="preserve">Deep-Blur : Blind Identification and Deblurring with Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gossard</w:t>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.1314 - 1346. </w:t>
+              <w:t xml:space="preserve">Biological Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1545628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2633903X24000096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585120v5</w:t>
+                <w:t xml:space="preserve">hal-03687822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana: a Supervised Segmentation Classifier for Napari</w:t>
               </w:r>
@@ -1813,51 +1813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimization of Sampling Densities in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,386 +2132,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious minimizers in non uniform Fourier sampling optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind inverse problems with isolated spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gossard</w:t>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.105003. </w:t>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.26-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac86c1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imaiai/iaac015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212145v3</w:t>
+                <w:t xml:space="preserve">hal-03272066v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Full 3D SPARKLING Trajectories for High-Resolution Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+                <w:t xml:space="preserve">Spurious minimizers in non uniform Fourier sampling optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3157269⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.105003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac86c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090471v2</w:t>
+                <w:t xml:space="preserve">hal-03212145v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind inverse problems with isolated spikes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Debarnot</w:t>
+                <w:t xml:space="preserve">Optimizing Full 3D SPARKLING Trajectories for High-Resolution Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.26-71. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (8), pp.2105-2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imaiai/iaac015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3157269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272066v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning low-dimensional models of microscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (9), pp.e4349. </w:t>
@@ -3011,1135 +3011,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure and characterization of the forces exerted by growing multicellular spheroids using microdevice arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Transport Approximation of 2-Dimensional Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Aoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+                <w:t xml:space="preserve">Léo Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217227⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1193736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361234v1</w:t>
+                <w:t xml:space="preserve">hal-01773993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast Invariant SNR and Isotonic Regressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measure and characterization of the forces exerted by growing multicellular spheroids using microdevice arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Escande</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cazales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bathie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariane Herbulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-019-01161-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0217227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370251v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FitEllipsoid : a fast supervised ellipsoid segmentation plugin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrast Invariant SNR and Isotonic Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Kovac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+                <w:t xml:space="preserve">Yiqiu Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-019-2673-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (8), pp.1144-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-019-01161-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520337v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Boyer</w:t>
+                <w:t xml:space="preserve">FitEllipsoid : a fast supervised ellipsoid segmentation plugin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Chambolle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludivine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-2673-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823135v3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable estimator of sets of integral operators</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2fb3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.1260-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174477v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823135v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of linear operators from scattered impulse responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+                <w:t xml:space="preserve">A scalable estimator of sets of integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (3), pp.730-758. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2017.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2fb3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380584v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview Attenuation Estimation and Correction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kahn</w:t>
+                <w:t xml:space="preserve">Estimation of linear operators from scattered impulse responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00871-6⟩</w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.730-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429148v1</w:t>
+                <w:t xml:space="preserve">hal-01380584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARKLING: variable-density k-space filling curves for accelerated T 2 * -weighted MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Lazarus</w:t>
+                <w:t xml:space="preserve">Multiview Attenuation Estimation and Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00871-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.27678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361265v1</w:t>
+                <w:t xml:space="preserve">hal-01429148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport Approximation of 2-Dimensional Measures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Lebrat</w:t>
+                <w:t xml:space="preserve">SPARKLING: variable-density k-space filling curves for accelerated T 2 * -weighted MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (6), pp.3643-3661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1193736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773993v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical confinement on nuclei geometry and cell division dynamics in 3D spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaick Desmaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Triclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing with structured sparsity and structured acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5034,51 +5034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of block sampling strategies in compressed sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure tensor based analysis of cells and nuclei organization in tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaick Desmaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,455 +5465,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSING STATIONARY NOISE: MODEL AND PARAMETER SELECTION IN VARIATIONAL METHODS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+                <w:t xml:space="preserve">An algorithm for variable density sampling with block-constrained acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 7 (2), p. 613-640. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.1080--1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845212v1</w:t>
+                <w:t xml:space="preserve">hal-00873873v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable density sampling with continuous trajectories. Application to MRI.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kahn</w:t>
+                <w:t xml:space="preserve">Microdevice arrays of high aspect ratio poly(dimethylsiloxane) pillars for the investigation of multicellular tumour spheroid mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (13), pp.2344 - 2353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4LC00197D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908486v5</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for variable density sampling with block-constrained acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Boyer</w:t>
+                <w:t xml:space="preserve">PROCESSING STATIONARY NOISE: MODEL AND PARAMETER SELECTION IN VARIATIONAL METHODS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.1080--1107</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, vol. 7 (2), p. 613-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130929424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873873v4</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdevice arrays of high aspect ratio poly(dimethylsiloxane) pillars for the investigation of multicellular tumour spheroid mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurene Aoun</w:t>
+                <w:t xml:space="preserve">Variable density sampling with continuous trajectories. Application to MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1962-1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4LC00197D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764849v1</w:t>
+                <w:t xml:space="preserve">hal-00908486v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Variant Strategies To Solve The Magnitude Least Squares Optimization Problem In Parallel Transmission Pulse Design And Under Strict SAR And Power Constraints</w:t>
               </w:r>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Hoyos Idrobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Amadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational algorithms to remove stationary noise. Application to microscopy imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,51 +6393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7141,204 +7141,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketchpose 2.0 - Entraîner des Modèles de Segmentation d'Instances en Biologie à partir d'Annotations Partielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Sarron</w:t>
+                <w:t xml:space="preserve">MAP, déconvolution aveugle et a priori appris : un subtil mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI; Club EEA; GDR IASIS, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238345v1</w:t>
+                <w:t xml:space="preserve">hal-05140575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP, déconvolution aveugle et a priori appris : un subtil mélange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+                <w:t xml:space="preserve">Sketchpose 2.0 - Entraîner des Modèles de Segmentation d'Instances en Biologie à partir d'Annotations Partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI; Club EEA; GDR IASIS, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140575v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de visualisation de non-identifiabilité</w:t>
               </w:r>
@@ -7419,51 +7419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEPBLUR: BLIND IDENTIFICATION OF SPACE VARIANT PSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a Microscope as Low Dimensional Subspace of Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-the-grid data-driven optimization of sampling schemes in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7707,1474 +7707,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Lazarus</w:t>
+                <w:t xml:space="preserve">Iterative Discretization of Optimization Problems Related to Superresolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">SAMPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374538v1</w:t>
+                <w:t xml:space="preserve">hal-02374468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing and the synthesis formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maximilian März</w:t>
+                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374485v1</w:t>
+                <w:t xml:space="preserve">hal-02374538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eventual linear convergence rate of an exchange algorithm for superresolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+                <w:t xml:space="preserve">Compressed sensing and the synthesis formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian März</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Flinth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374440v1</w:t>
+                <w:t xml:space="preserve">hal-02374485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution-controlled and optimally spread non-Cartesian sampling curves for accelerated in vivo brain imaging at 7 Tesla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Lazarus</w:t>
+                <w:t xml:space="preserve">Eventual linear convergence rate of an exchange algorithm for superresolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SPARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374542v1</w:t>
+                <w:t xml:space="preserve">hal-02374440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable estimator of space varying blurs Application in super-resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+                <w:t xml:space="preserve">Distribution-controlled and optimally spread non-Cartesian sampling curves for accelerated in vivo brain imaging at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374520v1</w:t>
+                <w:t xml:space="preserve">hal-02374542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Discretization of Optimization Problems Related to Superresolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Flinth</w:t>
+                <w:t xml:space="preserve">A scalable estimator of space varying blurs Application in super-resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, bordeaux, France</w:t>
+              <w:t xml:space="preserve">SPARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374468v1</w:t>
+                <w:t xml:space="preserve">hal-02374520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARKLING: nouveaux schémas d’échantillonnage compressif prospectif pour l’IRM haute résolution</w:t>
+                <w:t xml:space="preserve">SPARKLING: Novel Non-Cartesian Sampling Schemes for Accelerated 2D Anatomical Imaging at 7T Using Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">25th annua meeting of the International Society for Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577207v1</w:t>
+                <w:t xml:space="preserve">hal-01577200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches variationnelles pour le stippling : distances L 2 ou transport optimal ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Lebrat</w:t>
+                <w:t xml:space="preserve">SPARKLING: nouveaux schémas d’échantillonnage compressif prospectif pour l’IRM haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan les pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880687v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARKLING: Novel Non-Cartesian Sampling Schemes for Accelerated 2D Anatomical Imaging at 7T Using Compressed Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Lazarus</w:t>
+                <w:t xml:space="preserve">Approches variationnelles pour le stippling : distances L 2 ou transport optimal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annua meeting of the International Society for Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577200v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable density sampling based on physically plausible gradient waveform. Application to 3D MRI angiography</w:t>
+                <w:t xml:space="preserve">Comment représenter une image avec un spaghetti ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119578v1</w:t>
+                <w:t xml:space="preserve">hal-01255315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la génération de schémas d'échantillonnage compressé en IRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable density sampling based on physically plausible gradient waveform. Application to 3D MRI angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kahn</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrice Abry; Paulo Gonçalves, Sep 2015, Lyon, France. pp.4</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255325v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilevel Image Denoising Using Gaussianity Tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la génération de schémas d'échantillonnage compressé en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scale-Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Abry; Paulo Gonçalves, Sep 2015, Lyon, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494632v1</w:t>
+                <w:t xml:space="preserve">hal-01255325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter une image avec un spaghetti ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kahn</w:t>
+                <w:t xml:space="preserve">Bilevel Image Denoising Using Gaussianity Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Nikolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Steidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Scale-Space and Variational Methods in Computer Vision (SSVM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. pp.117-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255315v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical signature of multicellular tumor spheroid using index-mismatch-induced spherical aberrations</w:t>
               </w:r>
@@ -9277,90 +9277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDMS MICRODEVICE ARRAYS FOR MEASURING THE FORCES EXERTED BY GROWING MULTICELLULAR TUMOR SPHEROIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Herbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9513,217 +9513,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D segmentation algorithm for ellipsoidal shapes. Application to nuclei extraction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soubiès</w:t>
+                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.97-105</w:t>
+              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733187v1</w:t>
+                <w:t xml:space="preserve">hal-00848271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">A 3D segmentation algorithm for ellipsoidal shapes. Application to nuclei extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848271v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling salesman-based variable density sampling</w:t>
               </w:r>
@@ -10150,51 +10150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GENERALIZATION OF NEGATIVE NORM MODELS IN THE DISCRETE SETTING - Application to Stripe Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Vilamoura, France. pp.337-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10555,433 +10555,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex wavelet regularization for solving inverse problems in remote sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proximal method for inverse problems in image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417708v1</w:t>
+                <w:t xml:space="preserve">inria-00417712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing techniques for convex problems. Applications in image processing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme rapide pour la restauration d'image régularisée sur les coefficients d'ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00417713v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00417654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme rapide pour la restauration d'image régularisée sur les coefficients d'ondelettes</w:t>
+                <w:t xml:space="preserve">Complex wavelet regularization for solving inverse problems in remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417654v1</w:t>
+                <w:t xml:space="preserve">inria-00417708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proximal method for inverse problems in image processing</w:t>
+                <w:t xml:space="preserve">Smoothing techniques for convex problems. Applications in image processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">SAMPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417712v1</w:t>
+                <w:t xml:space="preserve">inria-00417713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contrast equalization procedure for change detection algorithms: applications to remotely sensed images of urban areas</w:t>
               </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Applications and Methods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318, Springer-Verlag, pp.153-170, 2015, Advances in Intelligent Systems and Computing, 978-3-319-12610-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12045,237 +12045,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the illumination invariance of the level lines under directed light. Application to change detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction d'images satellitaires à partir d'un échantillonnage irrégulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6612, INRIA. 2008, pp.36</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Zerubia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-6732, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00310383v1</w:t>
+                <w:t xml:space="preserve">inria-00340975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'images satellitaires à partir d'un échantillonnage irrégulier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the illumination invariance of the level lines under directed light. Application to change detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-6732, INRIA. 2008</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6612, INRIA. 2008, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00340975v2</w:t>
+                <w:t xml:space="preserve">inria-00310383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient schemes for total variation minimization under constraints in image processing</w:t>
               </w:r>
@@ -12614,51 +12614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Do" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauffert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095320v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687822v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585120v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1545628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927879v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60916-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3415372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777230v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2023-8172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540711v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian M&#228;rz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09580-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212145v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac86c1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272066v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817643v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00940-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136598v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01530-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520337v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kovac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2673-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00871-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773993v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lebrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1193736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Desmaison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27060-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572196v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iay016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149456v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823711v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2470093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873873v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00197D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858823v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hoyos Idrobo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2295465" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613097v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2206037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077744X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1747-1028-6-22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Yuan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090774823" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Crozier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/9/095001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Joyot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Erdel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433857" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vieilleville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2014.8077650" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003742603370342" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417713v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00307727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349452v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chauffert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kahn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340975v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166096v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114051v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Do" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauffert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095320v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585120v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1545628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687822v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927879v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60916-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3415372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777230v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2023-8172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540711v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian M&#228;rz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09580-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272066v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212145v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac86c1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817643v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00940-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136598v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01530-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773993v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lebrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1193736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520337v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kovac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2673-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00871-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Desmaison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27060-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572196v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iay016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149456v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823711v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2470093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873873v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00197D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845212v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858823v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hoyos Idrobo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2295465" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613097v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2206037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077744X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1747-1028-6-22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Yuan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090774823" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Crozier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/9/095001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Joyot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Erdel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433857" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vieilleville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2014.8077650" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003742603370342" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417713v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00307727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349452v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chauffert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kahn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340975v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166096v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114051v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>