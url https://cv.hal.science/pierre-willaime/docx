--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -1222,204 +1222,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données des instruments scientifiques du Bureau des longitudes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Muller</w:t>
+                <w:t xml:space="preserve">Sémantiser Omeka S : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Willaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Instruments et artistes du Bureau des longitudes (1795-1932) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Rollet; Martina Schiavon, Dec 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Omeka - Projets scientifiques, culturels et/ou documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079974v1</w:t>
+                <w:t xml:space="preserve">hal-02973316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantiser Omeka S : pourquoi et comment ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lasolle</w:t>
+                <w:t xml:space="preserve">Les bases de données des instruments scientifiques du Bureau des longitudes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Willaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omeka - Projets scientifiques, culturels et/ou documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Instruments et artistes du Bureau des longitudes (1795-1932) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Rollet; Martina Schiavon, Dec 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973316v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition de correspondance et prosopographie avec Omeka S</w:t>
               </w:r>
@@ -3497,51 +3497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desiles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Miskiewicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03630095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Filoche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouzilou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1436" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4329" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desiles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Miskiewicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03630095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Filoche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouzilou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1436" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4329" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>