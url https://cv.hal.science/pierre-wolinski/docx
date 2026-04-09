--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -316,900 +316,1019 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering and Exploiting Higher-Order Information when Training Large Structured Models</w:t>
+                <w:t xml:space="preserve">Efficient Neural Networks for Tiny Machine Learning: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minh Tri Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3798276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178426v1</w:t>
+                <w:t xml:space="preserve">hal-04296440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Gauss-Newton for learning over-parameterized models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Arbel</w:t>
+                <w:t xml:space="preserve">Gaussian Pre-Activations in Neural Networks: Myth or Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wolinski</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - Thirty-seventh Conference on Neural Information Processing Systems</w:t>
-[...207 lines deleted...]
-                <w:t xml:space="preserve">hal-01888352v1</w:t>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933169v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Pre-Activations in Neural Networks: Myth or Reality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gathering and Exploiting Higher-Order Information when Training Large Structured Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.436-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06078-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Gauss-Newton for learning over-parameterized models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ménégaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeurIPS 2023 - Thirty-seventh Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Nouvelle-Orléans, United States. pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imposing Gaussian Pre-Activations in a Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique de la Société Française de Statistiques (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03933169v3</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning with Random Learning Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECML PKDD 2019 – European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.449-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46147-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equivalence between Bayesian Priors and Penalties in Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Newton's Method to Neural Networks through a Summary of Higher-Order Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Neural Networks for Tiny Machine Learning: A Comprehensive Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetrical Scaling Layers for Stable Network Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tri Lê</w:t>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296440v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical Scaling Layers for Stable Network Pruning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structural Learning of Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-05524815v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neural and Evolutionary Computing [cs.NE]. Université Paris-Saclay, 2020. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020UPASS026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02888604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1277,51 +1396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5006765"/>
+    <w:nsid w:val="5AF772E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1425,51 +1544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F771B6F1"/>
+    <w:nsid w:val="599C7E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1659,51 +1778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-wolinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1007-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245386297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wolinski_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGY-6276-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierre-wolinski.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/p-wol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;n&#233;gaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Blier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-wolinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1007-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245386297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wolinski_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGY-6276-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierre-wolinski.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/p-wol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;n&#233;gaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Blier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02888604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASS026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>