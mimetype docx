--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -403,51 +403,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 17 (4), pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3798276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1396,51 +1396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AF772E6"/>
+    <w:nsid w:val="EFC93711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1544,51 +1544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="599C7E49"/>
+    <w:nsid w:val="F96F913E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>