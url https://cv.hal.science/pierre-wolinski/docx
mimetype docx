--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -149,115 +149,136 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wolinski_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">tqK4sCkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AGY-6276-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis maître de conférences en informatique à l'université Paris Dauphine - PSL depuis septembre 2024. Je fais de la recherche sur la théorie des réseaux de neurones artificiels, notamment leur optimisation et leur régularisation, et j'enseigne dans différents domaines de l'intelligence artificielle, comme l'analyse de données, l'apprentissage automatique, et les réseaux de neurones. Auparavant, j'ai fait ma thèse sur l'élagage de réseaux de neurones et l'élimination d'hyperparamètres, puis des post-docs centrés sur l'initialisation des réseaux de neurones et l'optimisation d'ordre 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Page web : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierre-wolinski.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">GitHub : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://github.com/p-wol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parcours :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -342,215 +363,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Neural Networks for Tiny Machine Learning: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tri Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 17 (4), pp.1-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3798276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Pre-Activations in Neural Networks: Myth or Reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933169v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -560,388 +581,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering and Exploiting Higher-Order Information when Training Large Structured Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.436-452, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06078-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Gauss-Newton for learning over-parameterized models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ménégaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - Thirty-seventh Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, La Nouvelle-Orléans, United States. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposing Gaussian Pre-Activations in a Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique de la Société Française de Statistiques (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with Random Learning Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2019 – European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.449-464, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46147-8_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -951,267 +972,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equivalence between Bayesian Priors and Penalties in Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Newton's Method to Neural Networks through a Summary of Higher-Order Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical Scaling Layers for Stable Network Pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1221,114 +1242,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Learning of Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neural and Evolutionary Computing [cs.NE]. Université Paris-Saclay, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020UPASS026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02888604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1396,51 +1417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFC93711"/>
+    <w:nsid w:val="F75B3AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1544,51 +1565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F96F913E"/>
+    <w:nsid w:val="1CD1F824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1778,51 +1799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-wolinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1007-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245386297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wolinski_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGY-6276-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierre-wolinski.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/p-wol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;n&#233;gaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Blier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02888604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASS026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-wolinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1007-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245386297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wolinski_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=tqK4sCkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGY-6276-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierre-wolinski.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/p-wol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;n&#233;gaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Blier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_27" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02888604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASS026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>