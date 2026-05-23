--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -566,8579 +566,8579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating urban seismic damages and debris from building-level simulations: Application to the city of Beirut, Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Was the Level of Ground Motion across Europe during the Great A.D. 365 Crete Earthquake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Iskandar</w:t>
+                <w:t xml:space="preserve">Lucile André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Al Tfaily</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-023-01768-x⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (5), pp.2397-2410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220220385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207340v1</w:t>
+                <w:t xml:space="preserve">hal-04221644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault-based probabilistic seismic hazard model for Lebanon, controlling parameters and hazard levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating urban seismic damages and debris from building-level simulations: Application to the city of Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Kadri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+                <w:t xml:space="preserve">Bertrand Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-023-01631-z⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 21, pp.5949-5990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-023-01768-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031004v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Was the Level of Ground Motion across Europe during the Great A.D. 365 Crete Earthquake?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+                <w:t xml:space="preserve">A fault-based probabilistic seismic hazard model for Lebanon, controlling parameters and hazard levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile André</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 94 (5), pp.2397-2410. </w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220220385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10518-023-01631-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04221644v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Specific PSHA: Combined Effects of Single-Station-Sigma, Host-to-Target Adjustments and Nonlinear Behavior. A case study at Euroseistest</w:t>
+                <w:t xml:space="preserve">A review of the microtremor horizontal-to-vertical spectral ratio (MHVSR) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">S Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sirohey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Castellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3301/IJG.2022.02⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.653-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-021-10062-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589723v1</w:t>
+                <w:t xml:space="preserve">hal-04973576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the microtremor horizontal-to-vertical spectral ratio (MHVSR) method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Site-Specific PSHA: Combined Effects of Single-Station-Sigma, Host-to-Target Adjustments and Nonlinear Behavior. A case study at Euroseistest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (4), pp.653-685. </w:t>
+              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141 (1), pp.5-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10950-021-10062-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3301/IJG.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973576v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment for site characterization at seismic stations</w:t>
+                <w:t xml:space="preserve">Diffracted wave-field decomposition and multi-dimensional site effects in the Argostoli valley, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Di Giulio</w:t>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">C Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilal Al Tfaily</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hobiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-021-01137-6⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (3), pp.1849-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973877v1</w:t>
+                <w:t xml:space="preserve">hal-03035595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for site characterization at seismic station: recommendation from a dedicated survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Quality assessment for site characterization at seismic stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Cultrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Al Tfaily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (11), pp.4171-4195. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 19 (12), pp.4643-4691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-021-01137-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-021-01136-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04973880v1</w:t>
+                <w:t xml:space="preserve">hal-04973877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of probabilistic seismic hazard assessment studies and seismic zonations in mainland France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Indicators for site characterization at seismic station: recommendation from a dedicated survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Géosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.95⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (11), pp.4171-4195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-021-01136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608693v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffracted wave-field decomposition and multi-dimensional site effects in the Argostoli valley, Greece</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">History of probabilistic seismic hazard assessment studies and seismic zonations in mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Hobiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (3), pp.1849-1869. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Seismicity in France, 353 (S1), pp.413-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035595v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Probabilistic Seismic Hazard Maps with ShakeMap Footprints for Indonesia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The influence of source- and ground-motion model choices on probabilistic seismic hazard levels at 6 sites in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Danciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220190171⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (10), pp.4551-4580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-020-00879-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035554v1</w:t>
+                <w:t xml:space="preserve">hal-03035548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a three dimensional model of the active Plio-Quaternary basin of Argostoli (Cephalonia Island, Greece): an integrated geophysical and geological approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Probabilistic Seismic Hazard Maps with ShakeMap Footprints for Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105441⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (2A), pp.847-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220190171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404456v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear modulation of site response: Sensitivity to various surface ground-motion intensity measures and site-condition proxies using a neural network approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building a three dimensional model of the active Plio-Quaternary basin of Argostoli (Cephalonia Island, Greece): an integrated geophysical and geological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Moiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Theodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 269, pp.105500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105500⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 265, pp.105441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035534v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of source- and ground-motion model choices on probabilistic seismic hazard levels at 6 sites in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Non-linear modulation of site response: Sensitivity to various surface ground-motion intensity measures and site-condition proxies using a neural network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Danciu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (10), pp.4551-4580. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269, pp.105500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-020-00879-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035548v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Applicability of Deconvolution of Borehole Records for Determining Near‐Surface Shear‐Wave Attenuation</w:t>
+                <w:t xml:space="preserve">Implementing effects of site conditions in damage estimated at urban scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evi Riga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+                <w:t xml:space="preserve">Hamza Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafeiria Roumelioti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Djawad Zendagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriazis Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120180298⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-018-0512-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086353v1</w:t>
+                <w:t xml:space="preserve">hal-01989160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing effects of site conditions in damage estimated at urban scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Applicability of Deconvolution of Borehole Records for Determining Near‐Surface Shear‐Wave Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Riga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Dif</w:t>
+                <w:t xml:space="preserve">Zafeiria Roumelioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djawad Zendagui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Kyriazis Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (2), pp.621-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-018-0512-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120180298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989160v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">California earthquake insurance unpopularity: the issue is the price, not the risk perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Are the Standard VS-Kappa Host-to-Target Adjustments the Only Way to Get Consistent Hard-Rock Ground Motion Prediction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Bora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-19-1909-2019⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02173-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035556v1</w:t>
+                <w:t xml:space="preserve">hal-02147446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Standard VS-Kappa Host-to-Target Adjustments the Only Way to Get Consistent Hard-Rock Ground Motion Prediction?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Traversa</w:t>
+                <w:t xml:space="preserve">California earthquake insurance unpopularity: the issue is the price, not the risk perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 p. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.1909-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02173-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-19-1909-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147446v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the good practice of surface wave analysis: a product of the InterPACIFIC project</w:t>
+                <w:t xml:space="preserve">Can broad-band earthquake site responses be predicted by the ambient noise spectral ratio? Insight from observations at two sedimentary basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Foti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Asten</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0206-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.1442-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693204v1</w:t>
+                <w:t xml:space="preserve">hal-01989182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of consistent hard rock (1000 &lt; VS &lt; 3000 m/s) GMPEs from surface and down-hole recordings: analysis of KiK-net data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Wavefield characteristics and spatial incoherency - a comparative study from Argostoli rock- and soil-site dense seismic arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Foundotos</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0142-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (5A), pp.2839-2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120180025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693203v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Factorization of the Source Time Function of an Earthquake from Coda Waves, Application to the 2003 Rambervillers, France, Earthquake</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerometer, Velocimeter Dense‐Array, and Rotation Sensor Datasets from the Sinaps@ Postseismic Survey (Cephalonia 2014–2015 Aftershock Sequence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mariscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Theodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisostomos Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120170038⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2A), pp.678 - 687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220170125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989213v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High‐Resolution Seismological Experiment to Evaluate and Monitor the Seismic Response of the Saint‐Guérin Arch Dam, French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ARGONET (Greece) Seismic Observatory: An Accelerometric Vertical Array and Its Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Theodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mariscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Koufoudi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">P.‐y. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 89 (4), pp.1576-1582. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220180067⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.1555-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220180042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046033v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic procedure to describe site amplification factors for seismic design codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping seismic vulnerability at urban scale: Discussion on relevant cartography representations and smoothing for urban planning purposes on the Oran case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdullah Sandkkaya</w:t>
+                <w:t xml:space="preserve">Mohamed Naboussi Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Akkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+                <w:t xml:space="preserve">Stéphane Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 115, pp.545-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01741413v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting time windows of seismic phases and noise for engineering seismology applications: a versatile methodology and algorithm</w:t>
+                <w:t xml:space="preserve">Guidelines for the good practice of surface wave analysis: a product of the InterPACIFIC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perron</w:t>
+                <w:t xml:space="preserve">Sebastiano Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Flora Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gelis</w:t>
+                <w:t xml:space="preserve">Dario Albarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Asten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.2211-2225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0131-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.2367-2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0206-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01741842v1</w:t>
+                <w:t xml:space="preserve">hal-01693204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping seismic vulnerability at urban scale: Discussion on relevant cartography representations and smoothing for urban planning purposes on the Oran case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+                <w:t xml:space="preserve">Derivation of consistent hard rock (1000 &lt; VS &lt; 3000 m/s) GMPEs from surface and down-hole recordings: analysis of KiK-net data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Beck</w:t>
+                <w:t xml:space="preserve">V. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naboussi Farsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Foundotos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.08.034⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.2253-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0142-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989168v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of ground motion coherency to the choice of time windows from a dense seismic array in Argostoli, Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+                <w:t xml:space="preserve">Spectral Factorization of the Source Time Function of an Earthquake from Coda Waves, Application to the 2003 Rambervillers, France, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Olivier Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (9), pp.3605-3625. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (5A), pp.2521-2542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-018-0320-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120170038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989228v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin effects on ground motion: the case of a high-resolution experiment in Cephalonia (Greece)</w:t>
+                <w:t xml:space="preserve">A High‐Resolution Seismological Experiment to Evaluate and Monitor the Seismic Response of the Saint‐Guérin Arch Dam, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Theodoulidis</w:t>
+                <w:t xml:space="preserve">Eleni Koufoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cultrera</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Isabelle Douste‐bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Boxberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (2), pp.529 - 560. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.1576-1582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0225-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220180067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01741856v1</w:t>
+                <w:t xml:space="preserve">hal-02046033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of site conditions (soil class, VS30, velocity profiles) for 33 stations from the French permanent accelerometric network (RAP) using surface-wave methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probabilistic procedure to describe site amplification factors for seismic design codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Dechamp</w:t>
+                <w:t xml:space="preserve">M. Abdullah Sandkkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaveh Oghalaei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sinan Akkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0135-5⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693200v1</w:t>
+                <w:t xml:space="preserve">insu-01741413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key structural parameters affecting earthquake ground motion in 2D and 3D sedimentary structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Selecting time windows of seismic phases and noise for engineering seismology applications: a versatile methodology and algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.2421-2450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-018-0345-5⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 16, pp.2211-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01741920v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Site Effects into Probabilistic Seismic Hazard Assessment (PSHA): A Comparison between Two Fully Probabilistic Methods on the Euroseistest Site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of ground motion coherency to the choice of time windows from a dense seismic array in Argostoli, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan C Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences8080285⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (9), pp.3605-3625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-018-0320-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989217v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of amplification factor of earthquake ground motion for a local sedimentary structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Basin effects on ground motion: the case of a high-resolution experiment in Cephalonia (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Theodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boxberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-018-0358-0⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.529 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0225-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01761030v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a microzonation of the Greater Beirut area: an instrumental approach combining earthquake and ambient vibration recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of site conditions (soil class, VS30, velocity profiles) for 33 stations from the French permanent accelerometric network (RAP) using surface-wave methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleine Brax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Kaveh Oghalaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhsin-Elie Rahhal</w:t>
+                <w:t xml:space="preserve">Florence Renalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16 (12), pp.5735-5767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-018-0438-1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 16, pp.2337-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989205v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRENOLIN: International benchmark on 1D nonlinear site‐response analysis—Validation phase exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key structural parameters affecting earthquake ground motion in 2D and 3D sedimentary structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moczo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Regnier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Svetlana Stripajová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120170210⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.2421-2450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-018-0345-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693214v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerometer, Velocimeter Dense‐Array, and Rotation Sensor Datasets from the Sinaps@ Postseismic Survey (Cephalonia 2014–2015 Aftershock Sequence)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of Site Effects into Probabilistic Seismic Hazard Assessment (PSHA): A Comparison between Two Fully Probabilistic Methods on the Euroseistest Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220170125⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences8080285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01741912v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ARGONET (Greece) Seismic Observatory: An Accelerometric Vertical Array and Its Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of amplification factor of earthquake ground motion for a local sedimentary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moczo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Stripajová</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220180042⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-018-0358-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989242v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01761030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefield characteristics and spatial incoherency - a comparative study from Argostoli rock- and soil-site dense seismic arrays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Towards a microzonation of the Greater Beirut area: an instrumental approach combining earthquake and ambient vibration recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhsin-Elie Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120180025⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (12), pp.5735-5767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-018-0438-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339740v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can broad-band earthquake site responses be predicted by the ambient noise spectral ratio? Insight from observations at two sedimentary basins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Gelis</w:t>
+                <w:t xml:space="preserve">PRENOLIN: International benchmark on 1D nonlinear site‐response analysis—Validation phase exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Froment</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Luis‐fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215 (2), pp.1442-1454. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120170210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989182v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of earthquake ground motions at the dam–foundation rock interface of Saint Guérin: experimental and numerical investigations</w:t>
+                <w:t xml:space="preserve">A simplified method for estimating Newmark displacements of mountain reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koufoudi</w:t>
+                <w:t xml:space="preserve">G. Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chaljub</w:t>
+                <w:t xml:space="preserve">L.-H. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Humbert</w:t>
+                <w:t xml:space="preserve">Alexandra Delvallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.518 - 528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0266-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693210v1</w:t>
+                <w:t xml:space="preserve">hal-01693216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source‐Related Variability of Site Response in the Mygdonian Basin (Greece) from Accelerometric Recordings and 3D Numerical Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+                <w:t xml:space="preserve">Spatial coherency analysis of seismic ground motions from a rock site dense array implemented during the Kefalonia 2014 aftershock sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120160107⟩</w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (12), pp.1895-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eqe.2881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693219v1</w:t>
+                <w:t xml:space="preserve">hal-01476656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V S30, slope, H 800 and f 0: performance of various site-condition proxies in reducing ground-motion aleatory variability and predicting nonlinear site response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deriving amplification factors from simple site parameters using generalized regression neural networks: implications for relevant site proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boudghene Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawad Zendagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumédiène Derras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-017-0718-z⟩</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-017-0686-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693209v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving amplification factors from simple site parameters using generalized regression neural networks: implications for relevant site proxies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">V S30, slope, H 800 and f 0: performance of various site-condition proxies in reducing ground-motion aleatory variability and predicting nonlinear site response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-017-0686-3⟩</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-017-0718-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693202v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of rotation sensor data from the SINAPS@ Kefalonia (Greece) post-seismic experiment—link to surface geology and wavefield characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Spatial variability of earthquake ground motions at the dam–foundation rock interface of Saint Guérin: experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koufoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-017-0711-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651381v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of site geometry on short-distance spatial coherency in Argostoli, Greece</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Source‐Related Variability of Site Response in the Mygdonian Basin (Greece) from Accelerometric Recordings and 3D Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Theodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafeiria Roumelioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0270-z⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (2), pp.787 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120160107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693213v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ambient vibration measurements for risk assessment at an urban scale: from numerical proof of concept to Beirut case study (Lebanon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-017-0641-3⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.185-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693198v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of site geometry on short-distance spatial coherency in Argostoli, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zerva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.1801-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0270-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05566128v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of Kappa (κ) Measurement in Low‐to‐Moderate Seismicity Areas: Insight from a Site‐Specific Study in Provence, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Using ambient vibration measurements for risk assessment at an urban scale: from numerical proof of concept to Beirut case study (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Guyonnet‐benaize</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.article 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-017-0641-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120160374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693199v1</w:t>
+                <w:t xml:space="preserve">hal-01693198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coherency analysis of seismic ground motions from a rock site dense array implemented during the Kefalonia 2014 aftershock sequence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Analysis of rotation sensor data from the SINAPS@ Kefalonia (Greece) post-seismic experiment—link to surface geology and wavefield characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifa Imtiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-017-0711-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eqe.2881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01476656v1</w:t>
+                <w:t xml:space="preserve">hal-03651381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified method for estimating Newmark displacements of mountain reservoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.-H. Luu</w:t>
+                <w:t xml:space="preserve">Robustness of Kappa (κ) Measurement in Low‐to‐Moderate Seismicity Areas: Insight from a Site‐Specific Study in Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mercklé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Delvallée</w:t>
+                <w:t xml:space="preserve">Cédric Guyonnet‐benaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100, pp.518 - 528. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (5), pp.2272 - 2292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2017.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120160374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693216v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Benchmark on Numerical Simulations for 1D, Nonlinear Site Response (PRENOLIN): Verification Phase Based on Canonical Cases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-city interaction: theoretical, numerical and experimental crossed-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Hollender</w:t>
+                <w:t xml:space="preserve">L. Schwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120150284⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205 (2), pp.1006 - 1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383223v1</w:t>
+                <w:t xml:space="preserve">hal-01693223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Condition Proxies, Ground Motion Variability, and Data-Driven GMPEs: Insights from the NGA-West2 and RESORCE Data Sets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InterPACIFIC project: Comparison of invasive and non-invasive methods for seismic site characterization. Part I: Intra-comparison of surface wave methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1193/060215EQS082M⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.222 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693224v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground motion prediction in Beirut: a multi-step procedure coupling empirical Green’s functions, ground motion prediction equations and instrumental transfer functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Analysis of seismic waves crossing the Santa Clara Valley using the three-component MUSIQUE array algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Imperatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-016-0004-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.439-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692236v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seismic waves crossing the Santa Clara Valley using the three-component MUSIQUE array algorithm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic response of Beirut (Lebanon) buildings: instrumental results from ambient vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw289⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (10), pp.2705 - 2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-016-9920-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550304v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic response of Beirut (Lebanon) buildings: instrumental results from ambient vibrations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ground motion prediction in Beirut: a multi-step procedure coupling empirical Green’s functions, ground motion prediction equations and instrumental transfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (10), pp.2705 - 2730. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-016-9920-9⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 14 (12), pp.3317 - 3341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-016-0004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693221v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation and ground motion prediction: Verification, validation and beyond – Lessons from the E2VP project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">International Benchmark on Numerical Simulations for 1D, Nonlinear Site Response (PRENOLIN): Verification Phase Based on Canonical Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hollender</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kristek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2016.09.047⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (5), pp.2112-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120150284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01693220v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterPACIFIC project: Comparison of invasive and non-invasive methods for seismic site characterization. Part II: Inter-comparison between surface-wave and borehole methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-Condition Proxies, Ground Motion Variability, and Data-Driven GMPEs: Insights from the NGA-West2 and RESORCE Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.2027 - 2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1193/060215EQS082M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693226v1</w:t>
+                <w:t xml:space="preserve">hal-01693224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Quantification of the Impact of Nonlinear Soil Behavior on Site Response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">3D numerical simulation and ground motion prediction: Verification, validation and beyond – Lessons from the E2VP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.53 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2016.09.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120150199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693222v1</w:t>
+                <w:t xml:space="preserve">hal-01693220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterPACIFIC project: Comparison of invasive and non-invasive methods for seismic site characterization. Part I: Intra-comparison of surface wave methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">InterPACIFIC project: Comparison of invasive and non-invasive methods for seismic site characterization. Part II: Inter-comparison between surface-wave and borehole methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82, pp.222 - 240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 82, pp.241 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693227v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-city interaction: theoretical, numerical and experimental crossed-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical Quantification of the Impact of Nonlinear Soil Behavior on Site Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 205 (2), pp.1006 - 1031. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (4), pp.1710 - 1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120150199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693223v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Ground Motion in the Mygdonian Basin, Greece: The E2VP Verification and Validation of 3D Numerical Simulation up to 4 Hz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Moczo</w:t>
+                <w:t xml:space="preserve">3-D numerical simulations of earthquake ground motion in sedimentary basins: testing accuracy through stringent models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moczo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120140228⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201, pp.90-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356861v1</w:t>
+                <w:t xml:space="preserve">hal-01142175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D numerical simulations of earthquake ground motion in sedimentary basins: testing accuracy through stringent models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+                <w:t xml:space="preserve">Earthquake Ground Motion in the Mygdonian Basin, Greece: The E2VP Verification and Validation of 3D Numerical Simulation up to 4 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 201, pp.90-111. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (3), pp.1342-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120140228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142175v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons among the five ground-motion models developed using RESORCE for the prediction of response spectral accelerations due to earthquakes in Europe and the Middle East</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards fully data driven ground-motion prediction models for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.341-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-013-9522-8⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.495 - 516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-013-9481-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862428v1</w:t>
+                <w:t xml:space="preserve">hal-01693229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correlation of earthquake and ambient noise spectral ratios</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparisons among the five ground-motion models developed using RESORCE for the prediction of response spectral accelerations due to earthquakes in Europe and the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Akkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.1493-1514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-013-9576-7⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.341-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-013-9522-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01741435v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fully data driven ground-motion prediction models for Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+                <w:t xml:space="preserve">Statistical correlation of earthquake and ambient noise spectral ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio de Rubeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Theodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Céline Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.495 - 516. </w:t>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.1493-1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-013-9481-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10518-013-9576-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693229v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground structure imaging by inversions of Rayleigh wave ellipticity: sensitivity analysis and application to European strong-motion sites</w:t>
+                <w:t xml:space="preserve">A Nonlinear Site‐Amplification Model for the Next Pan‐European Ground‐Motion Prediction Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hobiger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Abdullah Sandikkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Akkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.19 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01741793v1</w:t>
+                <w:t xml:space="preserve">insu-01741418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of Long-Term Frequency and Damping Wandering in Buildings Using the Random Decrement Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Interaction Site-Ville : Approches expérimentales et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Langlais</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chazelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 279, pp 35-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790354v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Site-Ville : Approches expérimentales et numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The Analysis of Long-Term Frequency and Damping Wandering in Buildings Using the Random Decrement Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mikael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chazelas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.236-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850957v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage seismic scenarios for Angra do Heroísmo, Azores (Portugal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground structure imaging by inversions of Rayleigh wave ellipticity: sensitivity analysis and application to European strong-motion sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idalina Veludo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-012-9399-y⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (1), pp.207 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01741426v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des effets de site sismiques par approches modale et propagative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 279, pp 21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Site‐Amplification Model for the Next Pan‐European Ground‐Motion Prediction Equations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Damage seismic scenarios for Angra do Heroísmo, Azores (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idalina Veludo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Teves-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.423 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-012-9399-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120120008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01741418v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicomponent signal processing for Rayleigh wave ellipticity estimation : application to seismic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3), pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9172,90 +9172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site effect assessment using KiK-net data: part 2—site amplification prediction equation based on f0 and Vsz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (2), pp.451-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9301,103 +9301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and uncertainties of seismic damage estimates at urban scale: a methodological comparison on the example of the city of Oran.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed N. Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (6), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9443,51 +9443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic loading. Engineering characterization of seismic ground motion and key controling factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15/SI, pp.141-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9515,806 +9515,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00679265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Test of Seismic Hazard Map from 500 Years of Recorded Intensity Data in Japan&amp;quot; by Masatoshi Miyazawa and Jim Mori</w:t>
+                <w:t xml:space="preserve">Comparison between seismic vulnerability models and experimental dynamic properties of existing buildings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beauval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Douglas</w:t>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.- Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120100065⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.1295-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-010-9185-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00649975v1</w:t>
+                <w:t xml:space="preserve">insu-00565330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a Standard Rock Site: Propositions Based on the KiK-net Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An extended MSPAC method in circular arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Shabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noorbakhsh Mirzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Eskandari-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120090078⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (3), pp.1431-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2010.04687.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00544953v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00565372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended MSPAC method in circular arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear wave velocity imaging of the Avignonet landslide (France) using ambient noise cross correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2010.04687.X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.03032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JF001538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00565372v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00565364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave velocity imaging of the Avignonet landslide (France) using ambient noise cross correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+                <w:t xml:space="preserve">Defining a Standard Rock Site: Propositions Based on the KiK-net Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Rodriguez-Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JF001538⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.172-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120090078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00565364v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00544953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Comparison of Four Numerical Predictions of 3D Ground Motion in the Grenoble Valley, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Test of Seismic Hazard Map from 500 Years of Recorded Intensity Data in Japan&amp;quot; by Masatoshi Miyazawa and Jim Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 100, pp.1427-1455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120090052⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 100 (6), pp.3329-3331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120100065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564745v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between seismic vulnerability models and experimental dynamic properties of existing buildings in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Lestuzzi</w:t>
+                <w:t xml:space="preserve">Quantitative Comparison of Four Numerical Predictions of 3D Ground Motion in the Grenoble Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.- Y. Bard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seiji Tsuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8, pp.1295-1307. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100, pp.1427-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-010-9185-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120090052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00565330v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single station determination of Rayleigh wave ellipticity by using the random decrement technique (RayDec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36, pp.L14303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10386,77 +10386,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (3), pp.1627 - 1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10496,1016 +10496,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00498638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Love Waves on Microtremor H/V Ratio</w:t>
+                <w:t xml:space="preserve">Calibrating Median and Uncertainty Estimates for a Practical Use of Empirical Green's Functions Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Bonnefoy-Claudet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 98 (1), pp.288 à 300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120070063⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 98 (1), pp.344 à 353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120070075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00332483v1</w:t>
+                <w:t xml:space="preserve">insu-00333760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Motion Simulation in Tehran Using Empirical Green Function Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Seismic Wave Propagation in Alluvial Basins and Influence of Site-City Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (6), pp.2665-2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00404846v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic parameters of structures extracted from ambient vibration measurements: an aid for the seismic vulnerability assessment of existing buildings in moderate seismic hazard regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D equivalent linear site effect simulation: example applications to two deep valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacave-Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotaire Michel</w:t>
+                <w:t xml:space="preserve">M. Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guéguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">M. G. Koller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (8), pp.593-604. </w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.197 à 211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2007.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10518-007-9054-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177080v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00334513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evaluation of microtremor H/V spectral ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effects of Love Waves on Microtremor H/V Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Theodulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-007-9058-x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (1), pp.288 à 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120070063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00334505v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00332483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H/V technique: capabilities and limitations based on the results of the SESAME project - Foreword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Strong Motion Simulation in Tehran Using Empirical Green Function Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Haghshenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Seismology and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.137 à 152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-008-9059-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00332031v1</w:t>
+                <w:t xml:space="preserve">insu-00404846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D equivalent linear site effect simulation: example applications to two deep valleys</w:t>
+                <w:t xml:space="preserve">Dynamic parameters of structures extracted from ambient vibration measurements: an aid for the seismic vulnerability assessment of existing buildings in moderate seismic hazard regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacave-Lachet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Clotaire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. G. Koller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-007-9054-1⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (8), pp.593-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2007.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00334513v1</w:t>
+                <w:t xml:space="preserve">hal-00177080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Wave Propagation in Alluvial Basins and Influence of Site-City Interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Bard</w:t>
+                <w:t xml:space="preserve">The H/V technique: capabilities and limitations based on the results of the SESAME project - Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120080093⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-008-9059-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355601v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00332031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Strong-Motion Observations be Used to Constrain Probabilistic Seismic-Hazard Estimates?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Empirical evaluation of microtremor H/V spectral ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haghshenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Theodulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.75 à 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-007-9058-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120070006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00332054v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00334505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating Median and Uncertainty Estimates for a Practical Use of Empirical Green's Functions Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Strong-Motion Observations be Used to Constrain Probabilistic Seismic-Hazard Estimates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Causse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">S. Hainzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 98 (1), pp.344 à 353. </w:t>
+              <w:t xml:space="preserve">, 2008, 98 (2), pp.509-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120070075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120070006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00333760v1</w:t>
+                <w:t xml:space="preserve">insu-00332054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the influence of experimental conditions on H/V results from ambient noise recordings</w:t>
               </w:r>
@@ -11631,545 +11631,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00345823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characteristics of common buildings under strong shaking: a statistical study through system identification from CSMIP data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Seismic Site-City Interaction: Main Governing Phenomena through Simplified Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djillali Benouar</w:t>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (5), pp.1934-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120050143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00403357v1</w:t>
+                <w:t xml:space="preserve">insu-00267062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of noise wavefield and its applications for site effects studies A literature review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Séisme en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 398, pp 29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2006.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00265540v1</w:t>
+                <w:t xml:space="preserve">hal-00852272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Site-City Interaction: Main Governing Phenomena through Simplified Numerical Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The nature of noise wavefield and its applications for site effects studies A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (5), pp.1934-1951. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79 (3-4), pp.205-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120050143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00267062v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00265540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séisme en ville</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+                <w:t xml:space="preserve">Dynamic characteristics of common buildings under strong shaking: a statistical study through system identification from CSMIP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed N. Farsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Djillali Benouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche (La)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 398, pp 29-31</w:t>
+              <w:t xml:space="preserve">European Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.22 à 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852272v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00403357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H/V ratio: a tool for site effects evaluation. Results from 1-D noise simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167 (2), pp.827-837. </w:t>
@@ -12201,1167 +12201,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00265520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave amplification: Basin geometry vs soil layering.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean François Semblat</w:t>
+                <w:t xml:space="preserve">Un outil pour la prise de conscience du risque sismique: les études de scénario. L’exemple de Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Pitilakis</w:t>
+                <w:t xml:space="preserve">Patrice Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Responsabilités et Environnement, 40, pp.70--83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107884v1</w:t>
+                <w:t xml:space="preserve">hal-03558648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single station estimation of seismic source time function from coda waves: The Kursk disaster.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eurocode 8 design response spectra evaluation using the K-net Japanese database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berge Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL022799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (4), pp.547-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1363246905002067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107881v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-structure and soil-structure soil interaction: experimental evidence at the Volvi test site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9, pp.657-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1363246905002092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurocode 8 design response spectra evaluation using the K-net Japanese database.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic wave amplification: Basin geometry vs soil layering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pousse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Pitilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1363246905002067⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (7-10) Special Iss., pp.529-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2004.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107879v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour la prise de conscience du risque sismique: les études de scénario. L’exemple de Nice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single station estimation of seismic source time function from coda waves: The Kursk disaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (4), pp.L14308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558648v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise energy bursts observation and modelling: Trapping of harmonic structure-soil induced-waves in a topmost sedimentary layer.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The challenge of defining upper bounds on earthquake ground motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian J Bommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman A Abrahamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur O Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75, pp.82-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/gssrl.75.1.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107887v1</w:t>
+                <w:t xml:space="preserve">hal-00111430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of defining upper bounds on earthquake ground motions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Seismic Microzonation: A Comparison between Geotechnical and Seismological Approaches in Pointe-à-Pitre (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.27--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:BEEE.0000038949.91495.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107886v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Microzonation: A Comparison between Geotechnical and Seismological Approaches in Pointe-à-Pitre (French West Indies)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ambient noise energy bursts observation and modelling: Trapping of harmonic structure-soil induced-waves in a topmost sedimentary layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haghshenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (4), pp.507-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03558653v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of defining upper bounds on earthquake ground motions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge of defining upper bounds on earthquake ground motions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman A Abrahamson</w:t>
+                <w:t xml:space="preserve">J.J. Bommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur O Strasser</w:t>
+                <w:t xml:space="preserve">N.A. Abrahamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pecker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">F.O. Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 75, pp.82-95. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 75 (1), pp.82-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111430v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de site sismiques mieux caractérisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche &amp; Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.22--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13380,714 +13380,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of dense array analysis to basin-edge-induced waves identification and quantification. Methodology (I).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Site effect parameters approach with microtremor and earthquake: synthesis from various surveys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dietrich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacave-Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riepl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletin de Geofisica Teorica e Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (3-4), pp.267-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107894v1</w:t>
+                <w:t xml:space="preserve">hal-00107896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-to-bedrock over 1D transfer function ratio: An indicator of the proportion of edge-generated surface waves?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Contribution of dense array analysis to basin-edge-induced waves identification and quantification. Methodology (I).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002GL016593⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (6), pp.2604-2623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120020139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107895v1</w:t>
+                <w:t xml:space="preserve">hal-00107894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of site effects by means of Joint Analysis of Sonogram and Standard Spectral Ratio (JASSSR).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Site-to-bedrock over 1D transfer function ratio: An indicator of the proportion of edge-generated surface waves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7 (4), pp.479-492. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (9), pp.1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JOSE.0000005723.52199.0e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002GL016593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00107901v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of dense array analysis to basin-edge-induced waves identification and quantification. Application to Grenoble basin, French Alps (II).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evaluation of site effects by means of Joint Analysis of Sonogram and Standard Spectral Ratio (JASSSR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 93 (6), pp.2624-2648. </w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (4), pp.479-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120020140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:JOSE.0000005723.52199.0e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107892v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of frequency-dependent lengthening of seismic ground-motion duration due to local geology: Applications to the Volvi area (Greece).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Contribution of dense array analysis to basin-edge-induced waves identification and quantification. Application to Grenoble basin, French Alps (II).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Kristek</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 93 (1), pp.371-385. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 93 (6), pp.2624-2648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120020140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120010255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00107891v1</w:t>
+                <w:t xml:space="preserve">hal-00107892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site effect parameters approach with microtremor and earthquake: synthesis from various surveys.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quantification of frequency-dependent lengthening of seismic ground-motion duration due to local geology: Applications to the Volvi area (Greece).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moczo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de Geofisica Teorica e Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (1), pp.371-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120010255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107896v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong motion dataset of Turkey: data processing and site classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (8), pp.703-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14133,77 +14133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction site-ville : Un nouvel aspect de l'aléa sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 236, pp 17-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14222,492 +14222,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dense array noise measurements using the modified spatial auto-correlation method (SPAC): application to the Grenoble area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H/V technique for site response analysis synthesis of data from various surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bettig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">C Lacave-Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Scherbaum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+                <w:t xml:space="preserve">J Riepl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (3-4), pp.281-304</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (3-4), pp.267--280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974091v1</w:t>
+                <w:t xml:space="preserve">hal-03558651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/V technique for site response analysis synthesis of data from various surveys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Study of seismic site effects using H/V spectral ratios at Arenal Volcano, Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio M. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Riepl</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28, pp.2991-2994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001GL013049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558651v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of seismic site effects using H/V spectral ratios at Arenal Volcano, Costa Rica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analysis of dense array noise measurements using the modified spatial auto-correlation method (SPAC): application to the Grenoble area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bettig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Scherbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Riepl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (3-4), pp.281-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03606672v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode d'évaluation de la réponse des sols aux séismes par enregistrement du bruit de fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Méneroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 203, pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14732,51 +14732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement sismique d'un passage supérieur d'autoroute : Analyse de données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 167, pp 61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14827,51 +14827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 90 (3), pp.521-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14928,51 +14928,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From site response to site-city interaction: a case study in the Tokyo area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakano Kenji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15053,51 +15053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear site response: a focus of thick sedimentary deposits. Learnings from Japanese strong motion recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15172,217 +15172,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519216v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF TWO PURELY EMPIRICAL APPROACHES FOR NON-LINEAR SITE RESPONSE PREDICTION: RESULTS FOR THE ESG6-BLIND TEST (ESG6)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+                <w:t xml:space="preserve">PHYSICS-BASED SITE-AMPLIFICATION PREDICTION EQUATIONS: A DREAM AT REACH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IASPEI / IAEE International Symposium: Effects of Surface Geology on Seismic Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">6th IASPEI/IAEE International Symposium: Effects of Surface Geology on Seismic Motion,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Kyoto (on line), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519218v1</w:t>
+                <w:t xml:space="preserve">hal-03329430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICS-BASED SITE-AMPLIFICATION PREDICTION EQUATIONS: A DREAM AT REACH ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">COMPARISON OF TWO PURELY EMPIRICAL APPROACHES FOR NON-LINEAR SITE RESPONSE PREDICTION: RESULTS FOR THE ESG6-BLIND TEST (ESG6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASPEI/IAEE International Symposium: Effects of Surface Geology on Seismic Motion,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Kyoto (on line), Japan</w:t>
+              <w:t xml:space="preserve">The 6th IASPEI / IAEE International Symposium: Effects of Surface Geology on Seismic Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329430v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D GNSS Velocity Field in Europe: Conciliating the observed seismicity with the tectonic and Isostatic deformation</w:t>
               </w:r>
@@ -15394,64 +15394,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Piña-Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15506,51 +15506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new simple neural-network based approach to predict the seismic response of levees and small height earth dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-y Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15644,77 +15644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-y Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanios Alkhally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering (ICEGE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
@@ -15737,2435 +15737,2435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARE THE STANDARD VS 30 -KAPPA HOST-TO-TARGET ADJUSTMENTS THE BEST WAY TO GET CONSISTENT HARD- ROCK GROUND MOTION PREDICTION?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">2D/1D AGGRAVATION FACTORS: FROM A COMPREHENSIVE STUDY TO ESTIMATION WITH A NEURAL NETWORK MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boudghene Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moczo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA - AIEA, May 2018, Cadarache France</w:t>
+              <w:t xml:space="preserve">16Ith European Conference of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAEE + AUTH, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826648v1</w:t>
+                <w:t xml:space="preserve">hal-01826955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of site effects into PSHA : a comparison between two fully probabilistic methods for the Euroseistest case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">ARE THE STANDARD VS 30 -KAPPA HOST-TO-TARGET ADJUSTMENTS THE BEST WAY TO GET CONSISTENT HARD- ROCK GROUND MOTION PREDICTION?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Beauval</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Singh Bora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAEE + AUTH, Jun 2018, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - AIEA, May 2018, Cadarache France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826956v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Effect of Surface Topography and Dam-Rock Interaction on Spatial Variability of the Seismic Ground Motions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Integration of site effects into PSHA : a comparison between two fully probabilistic methods for the Euroseistest case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">, EAEE + AUTH, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086289v1</w:t>
+                <w:t xml:space="preserve">hal-01826956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of local scattering in high frequency motion lessons from interpacific project sites, application to the kik-net database and derivation of new hard-rock GMPE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Hollender</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of the Effect of Surface Topography and Dam-Rock Interaction on Spatial Variability of the Seismic Ground Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Koufoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th european conference on earthquake engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338932v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we ready to perform fully site-specific seismic hazard studies in low-to-moderate seismicity areas ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Importance of local scattering in high frequency motion lessons from interpacific project sites, application to the kik-net database and derivation of new hard-rock GMPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hollender</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ECEE - 16th European conference on Earthquake Engineering</w:t>
+              <w:t xml:space="preserve">16th european conference on earthquake engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338931v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Wave-field Analysis from Dense Seismic Arrays and Implications for Site Effects in Cephalonia, Greece</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+                <w:t xml:space="preserve">Are we ready to perform fully site-specific seismic hazard studies in low-to-moderate seismicity areas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC2018 General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">16ECEE - 16th European conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794373v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D/1D AGGRAVATION FACTORS: FROM A COMPREHENSIVE STUDY TO ESTIMATION WITH A NEURAL NETWORK MODEL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Seismic Wave-field Analysis from Dense Seismic Arrays and Implications for Site Effects in Cephalonia, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16Ith European Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAEE + AUTH, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">ESC2018 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826955v1</w:t>
+                <w:t xml:space="preserve">hal-01794373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION OF DAMAGE LEVEL AT URBAN SCALE FROM SIMPLE PROXIES ACCOUNTING FOR SOIL AND BUILDING DYNAMIC PROPERTIES</w:t>
+                <w:t xml:space="preserve">SITE-SPECIFIC PSHA: COMBINED EFFECTS OF SINGLE STATION SIGMA, HOST-TO-TARGET ADJUSTMENTS AND NON-LINEAR BEHAVIOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Salameh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">C Aristizábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Guillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Cornou</w:t>
+                <w:t xml:space="preserve">C Beauval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineeringn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.2049</w:t>
+              <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiagoo, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461198v1</w:t>
+                <w:t xml:space="preserve">hal-01458765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of synthetic seismograms in sedimentary basin with respect to uncertain seismological parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF SPATIAL VARIABILITY OF GROUND MOTIONS – MONITORING OF AN ARCH DAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koufoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Martin</w:t>
+                <w:t xml:space="preserve">I. Douste-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thierry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dupros</w:t>
+                <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference &amp; Exhibition 2017 Energy, Technology, Sustainability - Time to open a new Chapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.1737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512919v1</w:t>
+                <w:t xml:space="preserve">hal-01461219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF NON-LINEAR SOIL BEHAVIOR ON SITE RESPONSE AMPLITUDE</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wavefield characteristics and coherency of seismic ground motion from a rocksite at argostoli Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458832v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS THE DEFINITION OF REFERENCE MOTIONS (1000 ≤ VS ≤ 3000 M/S): ANALYSIS OF THE KIK-NET DATA AND CORRECTION OF THE LOCAL SITE EFFECTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">PRENOLIN PROJECT: RESULTS OF THE VALIDATION PHASE AT SENDAI SITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kawase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4936</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458360v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RELIABILITY AND ACCURACY ASSESSMENT OF INVASIVE AND NON- INVASIVE SEISMIC METHODS FOR SITE CHARACTERIZATION: FEEDBACK FROM THE INTERPACIFIC PROJECT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">ESTIMATION OF DAMAGE LEVEL AT URBAN SCALE FROM SIMPLE PROXIES ACCOUNTING FOR SOIL AND BUILDING DYNAMIC PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4938</w:t>
+              <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineeringn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.2049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461225v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRENOLIN PROJECT: RESULTS OF THE VALIDATION PHASE AT SENDAI SITE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of synthetic seismograms in sedimentary basin with respect to uncertain seismological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Keyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">79th EAGE Conference &amp; Exhibition 2017 Energy, Technology, Sustainability - Time to open a new Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458759v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF SPATIAL VARIABILITY OF GROUND MOTIONS – MONITORING OF AN ARCH DAM</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACT OF NON-LINEAR SOIL BEHAVIOR ON SITE RESPONSE AMPLITUDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roussel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémi Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-y Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.1737</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461219v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefield characteristics and coherency of seismic ground motion from a rocksite at argostoli Greece</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P-Y. Bard</w:t>
+                <w:t xml:space="preserve">TOWARDS THE DEFINITION OF REFERENCE MOTIONS (1000 ≤ VS ≤ 3000 M/S): ANALYSIS OF THE KIK-NET DATA AND CORRECTION OF THE LOCAL SITE EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga-Joan Ktenidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458849v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNITUDE DEPENDENCE OF STRESS DROP: WHAT DOES THE OBSERVED MAGNITUDE SCALING OF GROUND-MOTIONS TELL US?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RELIABILITY AND ACCURACY ASSESSMENT OF INVASIVE AND NON- INVASIVE SEISMIC METHODS FOR SITE CHARACTERIZATION: FEEDBACK FROM THE INTERPACIFIC PROJECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4505</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461210v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF FRENCH ACCELEROMETRIC PERMANENT NETWORK STATIONS WITH SURFACE-WAVE BASED METHODS: IMPORTANCE OF JOINT USE OF ACTIVE AND PASSIVE METHODS, LOVE AND RAYLEIGH WAVES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Cornou</w:t>
+                <w:t xml:space="preserve">MAGNITUDE DEPENDENCE OF STRESS DROP: WHAT DOES THE OBSERVED MAGNITUDE SCALING OF GROUND-MOTIONS TELL US?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dechamp</w:t>
+                <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Renalier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4939</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461316v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVISITING SARMA'S METHOD FOR SEISMIC RESPONSE OF EMBANKMENTS: FIRST RESULTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHARACTERIZATION OF FRENCH ACCELEROMETRIC PERMANENT NETWORK STATIONS WITH SURFACE-WAVE BASED METHODS: IMPORTANCE OF JOINT USE OF ACTIVE AND PASSIVE METHODS, LOVE AND RAYLEIGH WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Durand</w:t>
+                <w:t xml:space="preserve">F Renalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Chaljub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Fry</w:t>
+                <w:t xml:space="preserve">S Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, S, Chile. pp.4421</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461214v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW INSIGHT IN THE DERIVATION OF AMPLIFICATION FACTOR BY TAKING INTO ACCOUNT SOIL PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zendagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stambouli Boudghene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineeringn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.3821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITE-SPECIFIC PSHA: COMBINED EFFECTS OF SINGLE STATION SIGMA, HOST-TO-TARGET ADJUSTMENTS AND NON-LINEAR BEHAVIOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REVISITING SARMA'S METHOD FOR SEISMIC RESPONSE OF EMBANKMENTS: FIRST RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-y Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Aristizábal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+                <w:t xml:space="preserve">L Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Beauval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-J. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Santiagoo, Chile</w:t>
+              <w:t xml:space="preserve">, Jan 2017, S, Chile. pp.4421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458765v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified method for estimating seismic performance of small homogeneous earth dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Qualification of Dynamic Analyses of Dams and their Equipment and of Probabilistic Assessment of Seismic Hazard in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Saint-Malo, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18184,1757 +18184,1757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRENOLIN Project: a benchmark on numerical simulation of 1D non-linear site effect. Results of the validation phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Propriétés dynamiques des bâtiments beyrouthins: résultats instrumentaux des vibrations ambiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01742611v1</w:t>
+                <w:t xml:space="preserve">insu-01742607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la catégorie des méthodes de caractérisation des V S 30 et classes de sol, le gagnant est… : Principaux résultats du benchmark « InterPacific »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Utilité de l'instrumentation in situ : recommandations et exemples d'application pour l'évaluation des effets de site dans un contexte de sismicité faible à modérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">, AFPS / Marne-la-Vallée, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742653v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la coïncidence de fréquences sol-structure dans les évaluations de vulnérabilité et de risque sismiques se basant sur l'approche neuronale.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cohérence spatiale des mouvements sismiques et structure géométrique du proche sous-sol: un exemple à Argostoli, Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspasia Zerva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742606v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coherence of seismic ground motion and geometric structure of the sub-surface: an example in Argostoli, Greece</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sensitivity study on the SHARE PSHA model and exploration of uncertainties on earthquake recurrence – application to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Grigoratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aspasia Zerva</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Belvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSTTAR, Nov 2015, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226818v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence spatiale des mouvements sismiques et structure géométrique du proche sous-sol: un exemple à Argostoli, Grèce</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">SMIRT 23 - 23rd Conference on Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASMiRT – International Association for Structural Mechanics in Reactor Technology, Aug 2015, Manchester, United Kingdom. Paper ID 571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742644v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study on the SHARE PSHA model and exploration of uncertainties on earthquake recurrence – application to France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de la coïncidence de fréquences sol-structure dans les évaluations de vulnérabilité et de risque sismiques se basant sur l'approche neuronale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742609v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Spatial coherence of seismic ground motion and geometric structure of the sub-surface: an example in Argostoli, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspasia Zerva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMIRT 23 - 23rd Conference on Structural Mechanics in Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASMiRT – International Association for Structural Mechanics in Reactor Technology, Aug 2015, Manchester, United Kingdom. Paper ID 571</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSTTAR, Nov 2015, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590959v2</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close to the lair of Odysseus Cyclops: the SINAPS@ post- seismic campaign and accelerometric network installation on Kefalonia island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armand Mariscal</w:t>
+                <w:t xml:space="preserve">PRENOLIN Project: a benchmark on numerical simulation of 1D non-linear site effect. Results of the validation phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kawase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742635v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion généralisée de données accélérométriques KIK-net, comparaison à d'autres approches d'évaluation de l'effet de site et implications sur la détermination de Ko</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
+                <w:t xml:space="preserve">Dans la catégorie des méthodes de caractérisation des V S 30 et classes de sol, le gagnant est… : Principaux résultats du benchmark « InterPacific »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brady Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Flora Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS2015 </w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742663v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements du projet E2VP pour l'utilisation des méthodes de simulation numérique 3D dans la prise en compte des effets de site dans les études d'aléa sismique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Close to the lair of Odysseus Cyclops: the SINAPS@ post- seismic campaign and accelerometric network installation on Kefalonia island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Moczo</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mariscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742621v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la capacité de différents proxies de site à réduire la variabilité aléatoire deséquations de prédiction des mouvements du sol (données KiK-net)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Inversion généralisée de données accélérométriques KIK-net, comparaison à d'autres approches d'évaluation de l'effet de site et implications sur la détermination de Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742604v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Enseignements du projet E2VP pour l'utilisation des méthodes de simulation numérique 3D dans la prise en compte des effets de site dans les études d'aléa sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moczo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01742674v1</w:t>
+                <w:t xml:space="preserve">insu-01742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés dynamiques des bâtiments beyrouthins: résultats instrumentaux des vibrations ambiantes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude comparative de la capacité de différents proxies de site à réduire la variabilité aléatoire deséquations de prédiction des mouvements du sol (données KiK-net)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01742607v1</w:t>
+                <w:t xml:space="preserve">insu-01742604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de l'instrumentation in situ : recommandations et exemples d'application pour l'évaluation des effets de site dans un contexte de sismicité faible à modérée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFPS / Marne-la-Vallée, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01742616v1</w:t>
+                <w:t xml:space="preserve">insu-01742674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TESTING THE USE OF LOCAL SLOPE AS A PROXY OF GMPE'S SITE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumédiène Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19972,90 +19972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPPING THE FUNDAMENTAL FREQUENCIES IN THE CITY OF BEIRUT USING AMBIENT NOISE MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20074,666 +20074,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01742677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de définition de zones urbaines prioritaires selon leur vulnérabilité au séisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Comparison of vulnerability methods at urban scale in of their application to the city of Oran (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed N. Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Géologie Appliquée et de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisie. pp.00</w:t>
+              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02004962v1</w:t>
+                <w:t xml:space="preserve">halshs-00814336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary characterisation of the buildings of Oran city (Algeria) using method RISK-UE method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Impact of scoring system on vulnerability index through a comparison of three European vulnerability methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed N. Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SE50-EEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Skopje, Macedonia. pp.00</w:t>
+              <w:t xml:space="preserve">SE-50-EEE - Skopje Earthquake - 50 Years of European Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Skopje, Macedonia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993809v1</w:t>
+                <w:t xml:space="preserve">halshs-00993801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of vulnerability methods at urban scale in of their application to the city of Oran (Algeria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A methodological comparison of three methods of vulnerability evaluation on the example of Oran city (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed N. Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal. pp.8</w:t>
+              <w:t xml:space="preserve">SE50-EEE, Skopje, Macédoine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Skopje, Macedonia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00814336v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of scoring system on vulnerability index through a comparison of three European vulnerability methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Preliminary characterisation of the buildings of Oran city (Algeria) using method RISK-UE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed N. Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SE-50-EEE - Skopje Earthquake - 50 Years of European Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Skopje, Macedonia. pp.00</w:t>
+              <w:t xml:space="preserve">SE50-EEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Skopje, Macedonia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00993801v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological comparison of three methods of vulnerability evaluation on the example of Oran city (Algeria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Démarche de définition de zones urbaines prioritaires selon leur vulnérabilité au séisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed N. Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SE50-EEE, Skopje, Macédoine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Skopje, Macedonia. pp.00</w:t>
+              <w:t xml:space="preserve">Congrès International de Géologie Appliquée et de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisie. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993806v1</w:t>
+                <w:t xml:space="preserve">halshs-02004962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of buildings of Oran city (Algeria) based on their seismic vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taibim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20814,90 +20814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIQUE: A Quaternion-Based Array Processing Technique for Surface Wave Polarization Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.5-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20925,575 +20925,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of small frequency variations in two twin towers using ambient vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Duval</w:t>
+                <w:t xml:space="preserve">A. Mikael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th U.S. National and 10th Canadian Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.Not available</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588839v1</w:t>
+                <w:t xml:space="preserve">insu-00567805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May subsidence rate serve as proxy for site effects?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pathier</w:t>
+                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ménard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA's 2010. Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982023v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of surface wave dispersion at European strong motion sites using a multi-model parameterization and an information-theoretic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Di Giulio</w:t>
+                <w:t xml:space="preserve">May subsidence rate serve as proxy for site effects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Savvaidi</w:t>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Theodoulidi</w:t>
+                <w:t xml:space="preserve">Gilles Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ohrnberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Endrun</w:t>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia. pp.Not available</w:t>
+              <w:t xml:space="preserve">SSA's 2010. Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00566312v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of small frequency variations in two twin towers using ambient vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of surface wave dispersion at European strong motion sites using a multi-model parameterization and an information-theoretic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savvaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mikael</w:t>
+                <w:t xml:space="preserve">N. Theodoulidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gueguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+                <w:t xml:space="preserve">M. Ohrnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th U.S. National and 10th Canadian Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.Not available</w:t>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia. pp.Not available</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00567805v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00566312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh wave ellipticity estimation from ambient seismic noise using single and multiple vector-sensor techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2009 - 17th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1569190656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21518,77 +21518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard spectral an d H/V ratios of seismic data in Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sursock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21643,77 +21643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One step beyond VS30: Shallow velocity and fundamental frequency, a proposition calibrated on the KIKNET strong motion data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA meeting, Monterey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismological Society of America, Apr 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21738,77 +21738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proposal for site classification based on ambient vibration measurements and the kiknet strong motion data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21827,658 +21827,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of noise array measurements in soft clay at l'Ebron, Trièves, Isère, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+                <w:t xml:space="preserve">Quantitative seismic hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque national du génie parasismique AFPS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Seismic Early Warning for European Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Naples, Italy. pp.153 à 177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72241-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371886v1</w:t>
+                <w:t xml:space="preserve">insu-00355306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre calculs de vulnérabilité sismique et propriétés dynamiques mesurées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Case study of noise array measurements in soft clay at l'Ebron, Trièves, Isère, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Châtenay-Malabry, France. pp.n°66</w:t>
+              <w:t xml:space="preserve">7ème colloque national du génie parasismique AFPS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177636v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications to seismic hazard due to urban environment : Increase or decrease ? Constraints from numerical and physical modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean François Semblat</w:t>
+                <w:t xml:space="preserve">Comparaison entre calculs de vulnérabilité sismique et propriétés dynamiques mesurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotaire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Châtenay-Malabry, France. pp.n°66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376989v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard in urban environments : Can man modify the hazard ?</w:t>
+                <w:t xml:space="preserve">Modifications to seismic hazard due to urban environment : Increase or decrease ? Constraints from numerical and physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congreso Nacional de Ingenieria Sismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France. 19p</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364291v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative seismic hazard assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Seismic hazard in urban environments : Can man modify the hazard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+                <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Seismic Early Warning for European Cities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3e Congreso Nacional de Ingenieria Sismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. 19p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72241-0_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00355306v1</w:t>
+                <w:t xml:space="preserve">hal-00364291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-City Interaction through Modifications of Site Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th US Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Boston, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22660,103 +22660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Three Dimensional Model of Plio-Quaternary Basin of Argostoli (Cephalonia Island, Greece) From an Integrated Geophysical and Geological Approach to Perform Numerical Simulations of Seismic Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Moiriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Seatle, United States. </w:t>
@@ -22817,51 +22817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque sismique en France (Brochure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRGM Editions, pp.64, 2008, Les Enjeux des Géosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22905,51 +22905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sidaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23036,77 +23036,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), vol 2, pp 1047-1712, bibliogr., fig., 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/act-actesg2-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23133,103 +23133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESG 2006 Proceedings of the Third International Symposium on the Effects of Surface Geology on Seismic Motion, Grenoble, 30 August-1 September 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Bard; Emmanuel Chaljub; Cécile Cornou; Fabrice Cotton; Philippe Guéguen. Laboratoire central des ponts et chaussées, pp.1054, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23273,372 +23273,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Non-invasive Site Characterization to Site Amplification: Recent Advances in the Use of Ambient Vibration Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+                <w:t xml:space="preserve">Clayey Landslide Investigations Using Active and Passive VS Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Mihail Garevski; Atilla Ansal. </w:t>
+                <w:t xml:space="preserve">G. Bièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. D. Miller, J. H. Bradford, K. Holliger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Near-surface Seismology and Ground-penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EEGS, pp.397-414, 2010, Geophysical Developments Series No. 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557768v1</w:t>
+                <w:t xml:space="preserve">insu-00565892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clayey Landslide Investigations Using Active and Passive VS Measurements</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">R. D. Miller, J. H. Bradford, K. Holliger. </w:t>
+                <w:t xml:space="preserve">From Non-invasive Site Characterization to Site Amplification: Recent Advances in the Use of Ambient Vibration Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihail Garevski; Atilla Ansal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Near-surface Seismology and Ground-penetrating Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earthquake Engineering in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Springer Netherlands, pp.105-123, 2010, Geotechnical, Geological, and Earthquake Engineering, 978-90-481-9543-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9544-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00565892v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-city interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliveira Carlos Sousa ; Roca Antoni ; Goula Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing and Managing Earthquake Risk : Geo-scientific and Engineering Knowledge for Earthquake Risk Mitigation - Developments, Tools, Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.91 à 114, 2006, Geotechnical, Geological, and Earthquake Engineering Vol. 2, </w:t>
@@ -23689,90 +23689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-city interaction. In : Assessing and managing earthquake risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site-city interaction. In : Assessing and managing earthquake risk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp 91-113, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23842,51 +23842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la mission post-sismique du séisme du 1er Janvier 2024 de Noto (Japon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Javelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24065,77 +24065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEM-GEP Rapport final, Le Risque Sismique à Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vassiliades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24219,51 +24219,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Effets de site d'origine structurale en sismologie : modélisation et interprétation, application au risque sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Universite Scientifique et Medicale de Grenoble, 1983. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24380,51 +24380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3E2A9AB"/>
+    <w:nsid w:val="628ECD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24611,51 +24611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-bard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3018-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060327685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Chaibeddra Tani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Derras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodoulidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109343" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bou Nassif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-024-02042-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Danciu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Weatherill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Basili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Nandan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3049-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Iskandar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Tfaily" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01768-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brax" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01631-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aristizabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2022.02" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molnar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sirohey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Assaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castellaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-021-10062-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Giulio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-021-01137-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-021-01136-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.95" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Imtiaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hobiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pothon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buisine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Theodoulidis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105441" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-020-00879-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Riga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiria Roumelioti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180298" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Dif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Zendagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0512-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1909-2019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02147446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02173-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Foti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garofalo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Albarello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Asten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0206-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foundotos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0142-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Koufoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste&#8208;bacqu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdullah Sandkkaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Akkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.01.050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0131-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Senouci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naboussi Farsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0320-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741856v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodoulidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boxberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0225-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Oghalaei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0135-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Stripajov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0345-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C G&#243;mez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8080285" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01761030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0358-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741912v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisostomos Andreou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariscal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moiriat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Bard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy355" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koufoudi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Humbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0266-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160107" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693209v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0718-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0686-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651381v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sbaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0711-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693213v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0270-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Salameh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0641-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet&#8208;benaize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160374" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merckl&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.07.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693224v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/060215EQS082M" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-016-0004-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693221v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-016-9920-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2016.09.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95PQXQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garofalo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.12.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693222v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150199" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.12.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693223v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Padr&#243;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dietz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moczo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140228" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01142175v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu472" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00862428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9522-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Rubeis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se C&#233;line Emilie Cadet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9576-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9481-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hobiger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wathelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Giulio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850957v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chazelas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalina Veludo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Teves-Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9399-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3B18250B9258BC85BCE9B91C12D4F968B838F88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741418v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdullah Sandikkaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814330v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N. Farsi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9406-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZG5N6HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679265v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15si.141-184" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100065" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rodriguez-Marek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090078" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Shabani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorbakhsh Mirzaei" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eskandari-Ghadi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04687.X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565364v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renalier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001538" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564745v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Tsuno" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090052" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565330v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestuzzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- Y. Bard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-010-9185-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498638v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04354" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-12CL0JWB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120070063" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404846v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Haghshenas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177080v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2007.10.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haghshenas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodulidis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9058-x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5VDJMCQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332031v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-008-9059-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZBWX16T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334513v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Koller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9054-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5N5L42VZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355601v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080093" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332054v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hainzl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120070006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333760v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120070075" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403357v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Benouar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265540v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2006.07.004" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0VCGBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852272v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265520v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03154.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107884v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kham" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parara" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitilakis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2004.11.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107881v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sebe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022799" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107813v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363246905002092" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107879v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pousse" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berge Thierry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363246905002067" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107887v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107886v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bommer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Abrahamson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Strasser" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecker" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111430v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian J Bommer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A Abrahamson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur O Strasser" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pecker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.75.1.82" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107894v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020139" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107895v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016593" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107901v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parolai" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSE.0000005723.52199.0e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7WSV5SB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107892v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020140" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107891v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120010255" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107903v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zare" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(02)00028-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VHNZRXH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142615v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974091v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bettig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherbaum" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Riepl" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306303v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949159v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932119v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakano Kenji" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Eri" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jikai" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ziqian" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519216v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Wang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawase" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikian Sun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Ito" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519218v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro-Cruz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329430v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175756v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Durand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-y Bard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Fry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Granjon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189122v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Alkhally" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826648v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singh Bora" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826956v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086289v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338932v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shible" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338931v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ameri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01794373v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826955v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461198v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salameh" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01512919v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458832v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cadet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458360v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Joan Ktenidou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461225v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458759v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461219v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458849v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svay" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Bard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461210v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derras" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461316v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dechamp" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renalier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thomassin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461214v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaljub" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baillet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Fry" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461207v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zendagui" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stambouli Boudghene" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Derras" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458765v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beauval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549920v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H Luu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742611v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fabian Bonilla" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742653v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Cox" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742606v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01226818v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Zerva" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742644v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742609v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Grigoratos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590959v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742635v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742663v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drouet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742621v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742604v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742607v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742616v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742681v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742677v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004962v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993809v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Taibi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814336v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993801v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993806v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814335v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taibim" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjar" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982023v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00566312v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savvaidi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodoulidi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohrnberger" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Endrun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567805v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikael" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177636v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376989v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364291v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355306v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72241-0_9" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442174v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095339v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420378v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199733v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabourault" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sidaner" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durville" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weckstein" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451722v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actesg2-fr" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00419427v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565892v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bi&#232;vre" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372698v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3608-8_5" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852305v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737071v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dommanget" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995945v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Reyes" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00685508v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-bard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3018-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060327685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Chaibeddra Tani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Derras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodoulidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109343" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bou Nassif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-024-02042-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Danciu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Weatherill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Basili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Nandan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3049-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Iskandar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Tfaily" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01768-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01631-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molnar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sirohey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Assaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castellaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-021-10062-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aristizabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2022.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Imtiaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hobiger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Giulio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-021-01137-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-021-01136-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-020-00879-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pothon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Theodoulidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Dif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Zendagui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0512-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Riga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiria Roumelioti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02147446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02173-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1909-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisostomos Andreou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodoulidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariscal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moiriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Bard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Senouci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naboussi Farsi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Foti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garofalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Albarello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Asten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0206-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foundotos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0142-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02046033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Koufoudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste&#8208;bacqu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdullah Sandkkaya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Akkar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.01.050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0131-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0320-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boxberger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0225-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Oghalaei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0135-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Stripajov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0345-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C G&#243;mez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8080285" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01761030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0358-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merckl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2881" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudghene Stambouli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0686-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0718-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koufoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Humbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0266-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160107" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693213v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0270-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Salameh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0641-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651381v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sbaa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0711-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet&#8208;benaize" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160374" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693223v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Padr&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dietz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garofalo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.12.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693221v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-016-9920-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-016-0004-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693224v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/060215EQS082M" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693220v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2016.09.047" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95PQXQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.12.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693222v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150199" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01142175v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu472" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356861v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moczo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140228" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693229v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9481-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00862428v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9522-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Rubeis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se C&#233;line Emilie Cadet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9576-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdullah Sandikkaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chazelas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hobiger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wathelet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Giulio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalina Veludo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Teves-Costa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9399-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3B18250B9258BC85BCE9B91C12D4F968B838F88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814330v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N. Farsi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9406-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZG5N6HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679265v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15si.141-184" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestuzzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- Y. Bard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-010-9185-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Shabani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorbakhsh Mirzaei" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eskandari-Ghadi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04687.X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565364v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renalier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001538" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544953v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rodriguez-Marek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090078" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100065" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564745v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Tsuno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090052" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498638v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04354" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-12CL0JWB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333760v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120070075" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355601v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080093" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334513v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Koller" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9054-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5N5L42VZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332483v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120070063" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404846v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Haghshenas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2007.10.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-008-9059-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZBWX16T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334505v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haghshenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodulidis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9058-x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5VDJMCQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332054v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hainzl" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120070006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852272v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2006.07.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0VCGBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403357v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Benouar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265520v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03154.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pousse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berge Thierry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363246905002067" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107813v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363246905002092" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107884v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kham" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parara" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitilakis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2004.11.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107881v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sebe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022799" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111430v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian J Bommer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A Abrahamson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur O Strasser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pecker" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.75.1.82" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107887v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107886v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bommer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Abrahamson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Strasser" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecker" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107894v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020139" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107895v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016593" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107901v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parolai" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSE.0000005723.52199.0e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7WSV5SB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107892v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020140" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107891v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120010255" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107903v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zare" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(02)00028-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VHNZRXH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142615v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974091v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bettig" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherbaum" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Riepl" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306303v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949159v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932119v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakano Kenji" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Eri" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jikai" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ziqian" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519216v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Wang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawase" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikian Sun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Ito" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329430v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519218v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro-Cruz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175756v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Durand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-y Bard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Fry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Granjon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189122v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Alkhally" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826955v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826648v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singh Bora" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826956v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086289v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338932v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shible" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338931v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ameri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01794373v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458765v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beauval" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461219v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458849v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svay" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Bard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458759v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461198v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salameh" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01512919v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458832v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cadet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458360v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Joan Ktenidou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461225v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461210v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derras" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461316v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dechamp" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renalier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thomassin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461207v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zendagui" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stambouli Boudghene" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Derras" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461214v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durand" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaljub" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baillet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Fry" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549920v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H Luu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742607v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742616v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742644v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Zerva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742609v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Grigoratos" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590959v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742606v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01226818v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742611v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fabian Bonilla" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742653v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Cox" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742635v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742663v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drouet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742621v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742604v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742681v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742677v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814336v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993801v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993806v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993809v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Taibi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004962v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814335v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taibim" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjar" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567805v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikael" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982023v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00566312v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savvaidi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodoulidi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohrnberger" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Endrun" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355306v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72241-0_9" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177636v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376989v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364291v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442174v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095339v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420378v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199733v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabourault" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sidaner" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durville" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weckstein" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451722v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actesg2-fr" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00419427v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565892v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bi&#232;vre" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372698v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3608-8_5" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852305v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737071v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dommanget" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995945v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Reyes" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00685508v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>