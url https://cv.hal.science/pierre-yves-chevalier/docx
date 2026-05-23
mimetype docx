--- v0 (2026-03-30)
+++ v1 (2026-05-23)
@@ -363,277 +363,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the thermodynamic modelling of the O–U–Zr ternary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUCLEA - Thermodynamic properties and phase equilibria in nuclear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2004.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 113, pp.61 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20040014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895353v1</w:t>
+                <w:t xml:space="preserve">hal-01895657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUCLEA - Thermodynamic properties and phase equilibria in nuclear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in the thermodynamic modelling of the O–U–Zr ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cheynet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (1), pp.15 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2004.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20040014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895657v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the thermodynamic modelling of the O–U binary system</w:t>
               </w:r>
@@ -2673,297 +2673,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic evaluation of the Au-Sn system</w:t>
+                <w:t xml:space="preserve">A thermodynamic evaluation of the Bi-In system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 130, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 12 (4), pp.383-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-6031(88)87045-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0364-5916(88)90040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797929v1</w:t>
+                <w:t xml:space="preserve">hal-00801723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic evaluation of the Ag-Si system</w:t>
+                <w:t xml:space="preserve">A thermodynamic evaluation of the Au-Sn system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 130, pp.33-41. </w:t>
+              <w:t xml:space="preserve">, 1988, 130, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-6031(88)87048-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6031(88)87045-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799817v1</w:t>
+                <w:t xml:space="preserve">hal-00797929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic evaluation of the Bi-In system</w:t>
+                <w:t xml:space="preserve">Thermodynamic evaluation of the Ag-Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 12 (4), pp.383-392. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 130, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0364-5916(88)90040-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6031(88)87048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801723v1</w:t>
+                <w:t xml:space="preserve">hal-00799817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of thermodynamic data for the Ag-Ge system</w:t>
               </w:r>
@@ -4168,329 +4168,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corium interactions and thermochemistry (CIT)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermodynamic database for corium. Applications in the Nuclear Safety Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conclusion Symposium on Shared-Cost and Concerted Actions; 1999; Luxembourg FISA 99 ; 3; 1999; Luxembourg FISA Symposium on EU Research in Reactor Safety ; 3; 1999; Luxembourg International Symposium on EU Research in Reactor Safety ; 3; 1999; Luxembourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Luxembourg, Netherlands. pp.202-210 IBSN: 9282895882</w:t>
+              <w:t xml:space="preserve">Calphad XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Ansara, May 1999, Grenoble, France. pp.183-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902516v1</w:t>
+                <w:t xml:space="preserve">hal-01904072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic database for corium. Applications in the Nuclear Safety Field</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corium interactions and thermochemistry (CIT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barrachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bottomley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad XXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I. Ansara, May 1999, Grenoble, France. pp.183-231</w:t>
+              <w:t xml:space="preserve">Conclusion Symposium on Shared-Cost and Concerted Actions; 1999; Luxembourg FISA 99 ; 3; 1999; Luxembourg FISA Symposium on EU Research in Reactor Safety ; 3; 1999; Luxembourg International Symposium on EU Research in Reactor Safety ; 3; 1999; Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Luxembourg, Netherlands. pp.202-210 IBSN: 9282895882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904072v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corium interactions and thermochemistry (CIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barrachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bottomley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISA-97 — EU research on severe accidents EC, Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Luxembourg, Netherlands. pp.IBSN: 92-828-3027-7</w:t>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cheynet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.02.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2DN58F6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eleno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabrichnaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/calphad.2006.02.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2004.03.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZCSH51-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20040014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(02)00813-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJG5G9S0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(02)00033-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07H4CGC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00043-X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW8NBD7S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Hall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Ni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cenerino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997940849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14C940F11EA69C0B1AC6FB9CD1C7EF513B0437D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugord" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R Lieurade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199693121563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42D014176C6B4D192A98DC4E448C4983DEBDFECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(95)00007-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQH9BJ14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marbeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1993900281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NPQ4W168-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(93)80119-U" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G8PH2HN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3115(92)90338-L" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-409WXXW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constentin Vahlas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouin Ladouce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbulcke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(91)80371-O" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21K370WJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(89)87147-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFN1625W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(89)90007-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB26LTFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(89)87205-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75XZHDT7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(89)87056-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS71FFD6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87045-X" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP36RJ38-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87048-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J03VL138-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(88)90040-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17RW24WH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87047-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCDZQ735-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87046-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFJ3FX27-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87100-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J3CMK87-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87426-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDZZR74S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ansara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Rand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01902516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroguer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquerelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Relave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G. Chart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mchugh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cheynet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.02.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2DN58F6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eleno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabrichnaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/calphad.2006.02.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mason" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20040014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2004.03.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZCSH51-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(02)00813-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJG5G9S0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(02)00033-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07H4CGC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00043-X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW8NBD7S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Hall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Ni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cenerino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997940849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14C940F11EA69C0B1AC6FB9CD1C7EF513B0437D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugord" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R Lieurade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199693121563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42D014176C6B4D192A98DC4E448C4983DEBDFECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(95)00007-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQH9BJ14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marbeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1993900281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NPQ4W168-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(93)80119-U" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G8PH2HN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3115(92)90338-L" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-409WXXW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constentin Vahlas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouin Ladouce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbulcke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(91)80371-O" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21K370WJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(89)87147-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFN1625W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(89)90007-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB26LTFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(89)87205-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75XZHDT7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(89)87056-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS71FFD6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0364-5916(88)90040-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17RW24WH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87045-X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP36RJ38-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87048-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J03VL138-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87047-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCDZQ735-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87046-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFJ3FX27-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87100-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J3CMK87-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(88)87426-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDZZR74S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ansara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Rand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01902516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroguer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquerelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Relave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G. Chart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mchugh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>