--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,3289 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3238 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves Connan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en Sciences de l'Information et de la Communication (SIC - 71e) à l'Université de Strasbourg (UNISTRA).Composante : INSPE de l'Académie de StrasbourgLaboratoire : LISEC (UR2310), équipe Tec&Co.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yves-connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-6926-6400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12858243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique prescriptive et éthique située, quels usages de l’IA générative en éducation pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Orbicom - GTnum - ITI LiRic CIAREI pour « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Je l’aime profondément, mais je souffre de son image négative&amp;quot; : univers sémantiques associés à l’attractivité du métier de professeur des écoles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Penser l’Attractivité des métiers de l’enseignement : des agendas politiques aux travaux scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU-ESPE-Université de Bourgogne, MSH de Dijon, Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques et pédagogiques ; réforme du métier de formateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies : enjeux et opportunités pour la formation professionnelle, Fédération de la Formation Professionnelle Champagne-Ardenne, Reims, 24 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd international constructionism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory effects of anticipatory rounding in relation with vowel height in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.1445-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital Cine-Radiography to Study Anticipatory Labial Activity in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna-Pascale Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.3153-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur.e.s des écoles : un métier dans tous ses états. Sociologie d’un groupe professionnel en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale, Direction de l'évaluation et de la prospective. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle gestion publique à l’école primaire, de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (138), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hpi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire, filmer, raconter sa vie d’enseignante : de l’expression de soi à la valorisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.139-155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.038.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du quotidien professionnel et univers discursifs non institutionnels des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mise en (in)visibilité des groupes professionnels, 39, pp.163-184. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que font les « besoins éducatifs particuliers » aux professeurs des écoles : l’extension du domaine du handicap comme remise en cause de la professionnalité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.087.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien de l’enseignant en images : tensions entre représentation et médiation du métier dans un vidéoblog professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.4876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d'attractivité du professorat des écoles dans les années 2000 : mesure du phénomène et éléments d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp.125-160. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-101-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la visibilité numérique à la reconnaissance professionnelle : la construction de l’autorité dans les vidéoblogs d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La constitution des autorités numériques dans la production et la circulation de l’information (55), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d’attractivité du professorat des écoles dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique : quelles évolutions des usages et des représentations chez les formateurs d'enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle générative bouleverse-t-elle nos manières de s’informer, de veiller ou de s’exprimer ? Quelles perceptives pour l’éducation aux médias et à l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d’attractivité du professorat des écoles en France au début du xxie siècle. Quelques indicateurs pour objectiver et interpréter une crise structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-54, 2024, 978-2-7535-9404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations du métier et de son attractivité dans les discours des professeurs des écoles ? Des univers sémantiques en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-134, 2024, 978-2-7535-9404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes et formations universitaires professionnalisantes : le Portfolio pour développer, accompagner et évaluer les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Baillat, D. Niclot et D. Ulma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en Europe : approche comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.155-172, 2010, Pédagogies en développement, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.baill.2010.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur.e.s des écoles : sociologie d'une profession dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 280 p., 2023, Logiques sociales, ISSN 0295-7736, 978-2-14-031376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Potocki-Malicet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Métiers et pratiques de formation, 978-2-7574-0072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Potocki-Malicet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. 2008, 978-2-7574-0072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3342,51 +105,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="9AF223F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3423,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4876" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10667" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Brock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-connan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6926-6400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12858243X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Brock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4876" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10667" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.baill.2010.01.0155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>