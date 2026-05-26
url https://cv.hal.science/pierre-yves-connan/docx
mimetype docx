--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves Connan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en Sciences de l'Information et de la Communication (SIC - 71e) à l'Université de Strasbourg (UNISTRA).Composante : INSPE de l'Académie de StrasbourgLaboratoire : LISEC (UR2310), équipe Tec&Co.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yves-connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-6926-6400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12858243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique prescriptive et éthique située, quels usages de l’IA générative en éducation pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Orbicom - GTnum - ITI LiRic CIAREI pour « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Je l’aime profondément, mais je souffre de son image négative&amp;quot; : univers sémantiques associés à l’attractivité du métier de professeur des écoles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Penser l’Attractivité des métiers de l’enseignement : des agendas politiques aux travaux scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU-ESPE-Université de Bourgogne, MSH de Dijon, Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques et pédagogiques ; réforme du métier de formateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies : enjeux et opportunités pour la formation professionnelle, Fédération de la Formation Professionnelle Champagne-Ardenne, Reims, 24 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd international constructionism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory effects of anticipatory rounding in relation with vowel height in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.1445-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital Cine-Radiography to Study Anticipatory Labial Activity in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna-Pascale Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.3153-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur.e.s des écoles : un métier dans tous ses états. Sociologie d’un groupe professionnel en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale, Direction de l'évaluation et de la prospective. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle gestion publique à l’école primaire, de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (138), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hpi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire, filmer, raconter sa vie d’enseignante : de l’expression de soi à la valorisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.139-155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.038.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du quotidien professionnel et univers discursifs non institutionnels des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mise en (in)visibilité des groupes professionnels, 39, pp.163-184. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que font les « besoins éducatifs particuliers » aux professeurs des écoles : l’extension du domaine du handicap comme remise en cause de la professionnalité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.087.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien de l’enseignant en images : tensions entre représentation et médiation du métier dans un vidéoblog professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.4876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d'attractivité du professorat des écoles dans les années 2000 : mesure du phénomène et éléments d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp.125-160. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-101-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la visibilité numérique à la reconnaissance professionnelle : la construction de l’autorité dans les vidéoblogs d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La constitution des autorités numériques dans la production et la circulation de l’information (55), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d’attractivité du professorat des écoles dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique : quelles évolutions des usages et des représentations chez les formateurs d'enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle générative bouleverse-t-elle nos manières de s’informer, de veiller ou de s’exprimer ? Quelles perceptives pour l’éducation aux médias et à l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d’attractivité du professorat des écoles en France au début du xxie siècle. Quelques indicateurs pour objectiver et interpréter une crise structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-54, 2024, 978-2-7535-9404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations du métier et de son attractivité dans les discours des professeurs des écoles ? Des univers sémantiques en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-134, 2024, 978-2-7535-9404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes et formations universitaires professionnalisantes : le Portfolio pour développer, accompagner et évaluer les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Baillat, D. Niclot et D. Ulma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en Europe : approche comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.155-172, 2010, Pédagogies en développement, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.baill.2010.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur.e.s des écoles : sociologie d'une profession dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 280 p., 2023, Logiques sociales, ISSN 0295-7736, 978-2-14-031376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Potocki-Malicet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Métiers et pratiques de formation, 978-2-7574-0072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Potocki-Malicet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. 2008, 978-2-7574-0072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves Connan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en Sciences de l'Information et de la Communication (SIC - 71e) à l'Université de Strasbourg (UNISTRA).Composante : INSPE de l'Académie de StrasbourgLaboratoire : LISEC (UR2310), équipe Tec&Co.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yves-connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-6926-6400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12858243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UyIIr8sAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique prescriptive et éthique située, quels usages de l’IA générative en éducation pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Orbicom - GTnum - ITI LiRic CIAREI pour « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Je l’aime profondément, mais je souffre de son image négative&amp;quot; : univers sémantiques associés à l’attractivité du métier de professeur des écoles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Penser l’Attractivité des métiers de l’enseignement : des agendas politiques aux travaux scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU-ESPE-Université de Bourgogne, MSH de Dijon, Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques et pédagogiques ; réforme du métier de formateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies : enjeux et opportunités pour la formation professionnelle, Fédération de la Formation Professionnelle Champagne-Ardenne, Reims, 24 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom Simulator, a new instrument for teacher training. The case of mathematical teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd international constructionism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.145 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory effects of anticipatory rounding in relation with vowel height in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.1445-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital Cine-Radiography to Study Anticipatory Labial Activity in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna-Pascale Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.3153-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur.e.s des écoles : un métier dans tous ses états. Sociologie d’un groupe professionnel en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale, Direction de l'évaluation et de la prospective. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle gestion publique à l’école primaire, de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (138), pp.25-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hpi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire, filmer, raconter sa vie d’enseignante : de l’expression de soi à la valorisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.139-155. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.038.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que font les « besoins éducatifs particuliers » aux professeurs des écoles : l’extension du domaine du handicap comme remise en cause de la professionnalité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.087.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du quotidien professionnel et univers discursifs non institutionnels des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mise en (in)visibilité des groupes professionnels, 39, pp.163-184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien de l’enseignant en images : tensions entre représentation et médiation du métier dans un vidéoblog professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.4876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d'attractivité du professorat des écoles dans les années 2000 : mesure du phénomène et éléments d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp.125-160. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-101-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la visibilité numérique à la reconnaissance professionnelle : la construction de l’autorité dans les vidéoblogs d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La constitution des autorités numériques dans la production et la circulation de l’information (55), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d’attractivité du professorat des écoles dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio numérique : quelles évolutions des usages et des représentations chez les formateurs d'enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle générative bouleverse-t-elle nos manières de s’informer, de veiller ou de s’exprimer ? Quelles perceptives pour l’éducation aux médias et à l’information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte d’attractivité du professorat des écoles en France au début du xxie siècle. Quelques indicateurs pour objectiver et interpréter une crise structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-54, 2024, 978-2-7535-9404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations du métier et de son attractivité dans les discours des professeurs des écoles ? Des univers sémantiques en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-134, 2024, 978-2-7535-9404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes et formations universitaires professionnalisantes : le Portfolio pour développer, accompagner et évaluer les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Baillat, D. Niclot et D. Ulma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en Europe : approche comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.155-172, 2010, Pédagogies en développement, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.baill.2010.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur.e.s des écoles : sociologie d'une profession dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlaine Cacouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 280 p., 2023, Logiques sociales, ISSN 0295-7736, 978-2-14-031376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Potocki-Malicet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Métiers et pratiques de formation, 978-2-7574-0072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Potocki-Malicet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. 2008, 978-2-7574-0072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AF223F2"/>
+    <w:nsid w:val="EC620B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-connan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6926-6400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12858243X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Brock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4876" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10667" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.baill.2010.01.0155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-connan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6926-6400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12858243X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UyIIr8sAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564307v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4876" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10667" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.baill.2010.01.0155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>