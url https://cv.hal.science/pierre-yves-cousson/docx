--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1021,529 +1021,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Orstavik's PAI score to produce a reliable and reproducible assessment of the outcomes of endodontic treatments in routine practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Linas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marjorie Zanini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Decerle</w:t>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eje.12603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955234v1</w:t>
+                <w:t xml:space="preserve">hal-02955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Full Pulpotomy and Chairside CAD/CAM Endocrown to Treat Teeth with Deep Carious Lesions and Pulpitis in a Single Session: A Preliminary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Linas</w:t>
+                <w:t xml:space="preserve">Revisiting Orstavik's PAI score to produce a reliable and reproducible assessment of the outcomes of endodontic treatments in routine practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marjorie Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17176340⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eje.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955218v1</w:t>
+                <w:t xml:space="preserve">hal-02955234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Approach Limiting Extractions under General Anesthesia Could Improve Oral Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combination of Full Pulpotomy and Chairside CAD/CAM Endocrown to Treat Teeth with Deep Carious Lesions and Pulpitis in a Single Session: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Linas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (19), pp.7336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17197336⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (17), pp.6340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17176340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003459v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive Approach Limiting Extractions under General Anesthesia Could Improve Oral Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (19), pp.7336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17197336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955221v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Plan” phase of a Deming cycle: Measurement of quality and outcome of root canal treatments in a university hospital</w:t>
               </w:r>
@@ -1676,64 +1676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative and endodontic treatment performed under general anesthesia: A discussion of protocols and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2123,64 +2123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
@@ -2438,463 +2438,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d’information et de préparation pour les soins odontologiques à destination des familles consultant l’handiconsult ARAOUEST</w:t>
+                <w:t xml:space="preserve">FIRST STEPS OF VALIDATION OF TRAUMATODONTO, A SOFTWARE FOR LEARNING DIAGNOSIS AND TREATMENT OF DENTAL TRAUMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Espada</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">41eme Journées Annuelles du CNEOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196610v1</w:t>
+                <w:t xml:space="preserve">hal-04196384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST STEPS OF VALIDATION OF TRAUMATODONTO, A SOFTWARE FOR LEARNING DIAGNOSIS AND TREATMENT OF DENTAL TRAUMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils d’information et de préparation pour les soins odontologiques à destination des familles consultant l’handiconsult ARAOUEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Blaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
+                <w:t xml:space="preserve">Mathilde Espada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41eme Journées Annuelles du CNEOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196384v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the PAI scoring system to produce a reliable and reproducible evaluation of the outcome of root canal treatment ESE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Zanini</w:t>
+                <w:t xml:space="preserve">Advantages of additive-manufactured endodontic simulators for practical sessions in Endodontics ESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial ESE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne (Autriche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945787v1</w:t>
+                <w:t xml:space="preserve">hal-04945795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of additive-manufactured endodontic simulators for practical sessions in Endodontics ESE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the PAI scoring system to produce a reliable and reproducible evaluation of the outcome of root canal treatment ESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial ESE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne (Autriche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945795v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3152,51 +3152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05495405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cousson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2026.109418" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05096677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13080940" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05457650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2025.100935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marquillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-022-00764-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessadet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03375954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9050542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marjorie Zanini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12393" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02270924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvil Teeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogner Marie-Sophie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Outin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonhoure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1DD01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05495405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cousson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2026.109418" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05096677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13080940" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05457650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2025.100935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marquillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-022-00764-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessadet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03375954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9050542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marjorie Zanini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197336" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12393" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02270924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvil Teeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogner Marie-Sophie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Outin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonhoure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1DD01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>