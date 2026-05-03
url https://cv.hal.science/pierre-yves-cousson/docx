--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -217,507 +217,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Mouth Digital Dental Rehabilitation Under General Anesthesia in a Post-Treatment Intraoral Squamous Cell Carcinoma Patient: A Case Report</w:t>
+                <w:t xml:space="preserve">Pharmaceutical Interventions in Self-Medication, Focus on Requests in Dentistry : A Descriptive Study in Community Pharmacies in the Auvergne Region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Batisse</w:t>
+                <w:t xml:space="preserve">Sabrina Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada El Osta</w:t>
+                <w:t xml:space="preserve">Bénédicte Pereton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare13080940⟩</w:t>
+              <w:t xml:space="preserve">International Dental Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (6), pp.100935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.identj.2025.100935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096677v1</w:t>
+                <w:t xml:space="preserve">hal-05457650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceutical Interventions in Self-Medication, Focus on Requests in Dentistry : A Descriptive Study in Community Pharmacies in the Auvergne Region, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-Mouth Digital Dental Rehabilitation Under General Anesthesia in a Post-Treatment Intraoral Squamous Cell Carcinoma Patient: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhène Rochoux</w:t>
+                <w:t xml:space="preserve">Cindy Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dental Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (6), pp.100935. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.identj.2025.100935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare13080940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457650v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on undergraduate student self-confidence in using 3D printed primary molars for root canal treatment simulation training</w:t>
+                <w:t xml:space="preserve">Obturation canalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delfosse</w:t>
+                <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Marquillier</w:t>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ndoye</w:t>
+                <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Cousson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMC médecine buccale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844936v1</w:t>
+                <w:t xml:space="preserve">hal-04329418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obturation canalaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect on undergraduate student self-confidence in using 3D printed primary molars for root canal treatment simulation training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marquillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Linas</w:t>
+                <w:t xml:space="preserve">S. Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+                <w:t xml:space="preserve">P.-Y. Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Decerle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC médecine buccale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40368-022-00764-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329418v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation esthétique et fonctionnelle d’un patient atteint de microdontie d’origine génétique : une approche pluridisciplinaire</w:t>
               </w:r>
@@ -729,51 +729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bessadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie Prothétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.212-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -798,64 +798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration partielle collée en technique indirecte de la dent postérieure pulpée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bessadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -893,64 +893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental Trauma Management in a Young Teenager through Endodontics and Implantology: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devoize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,529 +1021,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Revisiting Orstavik's PAI score to produce a reliable and reproducible assessment of the outcomes of endodontic treatments in routine practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marjorie Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Collado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eje.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955221v1</w:t>
+                <w:t xml:space="preserve">hal-02955234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Orstavik's PAI score to produce a reliable and reproducible assessment of the outcomes of endodontic treatments in routine practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Combination of Full Pulpotomy and Chairside CAD/CAM Endocrown to Treat Teeth with Deep Carious Lesions and Pulpitis in a Single Session: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Linas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eje.12603⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (17), pp.6340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17176340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955234v1</w:t>
+                <w:t xml:space="preserve">hal-02955218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Full Pulpotomy and Chairside CAD/CAM Endocrown to Treat Teeth with Deep Carious Lesions and Pulpitis in a Single Session: A Preliminary Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Approach Limiting Extractions under General Anesthesia Could Improve Oral Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (17), pp.6340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17176340⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (19), pp.7336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17197336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955218v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Approach Limiting Extractions under General Anesthesia Could Improve Oral Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Linas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (19), pp.7336. </w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17197336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003459v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Plan” phase of a Deming cycle: Measurement of quality and outcome of root canal treatments in a university hospital</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,90 +1663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative and endodontic treatment performed under general anesthesia: A discussion of protocols and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Care in Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,64 +1825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation orale conservatrice sous anesthésie générale en médecine bucco-dentaire pédiatrique : une étude rétrospective des indications selon la typologie des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1933,64 +1933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvil Teeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège National des Enseignants en Odontologie Conservatrice (CNEOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soin dentaire conservateur : évolution des pratiques, la pulpotomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SOSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Santé orale et Soins spécifiques, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2097,90 +2097,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restorative treatment options of posterior teeth in a single care session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special-needs patients: contribution of digital dentistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogner Marie-Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,77 +2349,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’anesthésie générale et des outils numériques pour la réhabilitation esthétique et fonctionnelle d’une patiente avec un antécédent de carcinome épidermoïde symphysaire : cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège National des Enseignants en Prothèse et Réhabilitation Oro-Faciale (CNEPROF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2438,463 +2438,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST STEPS OF VALIDATION OF TRAUMATODONTO, A SOFTWARE FOR LEARNING DIAGNOSIS AND TREATMENT OF DENTAL TRAUMA</w:t>
+                <w:t xml:space="preserve">Outils d’information et de préparation pour les soins odontologiques à destination des familles consultant l’handiconsult ARAOUEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bonhoure</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Espada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41eme Journées Annuelles du CNEOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196384v1</w:t>
+                <w:t xml:space="preserve">hal-04196610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d’information et de préparation pour les soins odontologiques à destination des familles consultant l’handiconsult ARAOUEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIRST STEPS OF VALIDATION OF TRAUMATODONTO, A SOFTWARE FOR LEARNING DIAGNOSIS AND TREATMENT OF DENTAL TRAUMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Espada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+                <w:t xml:space="preserve">L Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Collado</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">41eme Journées Annuelles du CNEOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196610v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of additive-manufactured endodontic simulators for practical sessions in Endodontics ESE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Revisiting the PAI scoring system to produce a reliable and reproducible evaluation of the outcome of root canal treatment ESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial ESE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne (Autriche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945795v1</w:t>
+                <w:t xml:space="preserve">hal-04945787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the PAI scoring system to produce a reliable and reproducible evaluation of the outcome of root canal treatment ESE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Advantages of additive-manufactured endodontic simulators for practical sessions in Endodontics ESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial ESE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne (Autriche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945787v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3152,51 +3152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05495405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cousson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2026.109418" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05096677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13080940" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05457650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2025.100935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marquillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-022-00764-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessadet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03375954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9050542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marjorie Zanini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197336" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12393" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02270924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvil Teeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogner Marie-Sophie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Outin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonhoure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1DD01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05495405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cousson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2026.109418" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05457650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pereton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Rochoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2025.100935" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05096677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13080940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marquillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cousson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-022-00764-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessadet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03375954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9050542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marjorie Zanini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12393" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02270924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvil Teeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogner Marie-Sophie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Outin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonhoure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04945795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1DD01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>