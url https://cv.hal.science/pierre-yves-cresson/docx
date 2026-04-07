--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -230,51 +230,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.45 GHz natural polymer‐based flexible bandpass filter exploiting laser structuring</w:t>
+                <w:t xml:space="preserve">A flexible and wearable dual band bio-based antenna for WBAN applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghafour Sid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
@@ -288,127 +288,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.33194⟩</w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.154412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2022.154412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587344v1</w:t>
+                <w:t xml:space="preserve">hal-03793739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible and wearable dual band bio-based antenna for WBAN applications</w:t>
+                <w:t xml:space="preserve">2.45 GHz natural polymer‐based flexible bandpass filter exploiting laser structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghafour Sid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
@@ -422,99 +418,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Genestie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.154412. </w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), pp.727-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2022.154412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mop.33194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793739v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and interfacial effect of parylene C thin film using the 3-omega method</w:t>
               </w:r>
@@ -669,51 +669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,468 +1285,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the thermal conductivity of polydimethylsiloxane polymer using the three omega method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1 to 220 GHz complex permittivity behavior of flexible polydimethylsiloxane substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Al-Khudary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+                <w:t xml:space="preserve">Yovan Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yovan Orlic</w:t>
+                <w:t xml:space="preserve">Jean-François Legier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coquet</w:t>
+                <w:t xml:space="preserve">Erick Paleczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 613, pp.259-266. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.278-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.613.259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2013.2295230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992702v1</w:t>
+                <w:t xml:space="preserve">hal-00980037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printing technology for polymer thermal conductivity measurement by the three omega method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Al-Khudary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.187-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 to 220 GHz complex permittivity behavior of flexible polydimethylsiloxane substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the thermal conductivity of polydimethylsiloxane polymer using the three omega method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Al-Khudary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yovan Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Paleczny</w:t>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dubois</w:t>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (4), pp.278-280. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 613, pp.259-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2013.2295230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.613.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980037v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature measurement by microwave radiometry : application to microwave sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaucamp-Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,636 +2109,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de conversion RF-DC bi-bande sur substrat souple biosourcé</w:t>
+                <w:t xml:space="preserve">Flexible RF electronics on biobased substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghafour Sid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joly Nicolas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuami Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes édition des Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540403v1</w:t>
+                <w:t xml:space="preserve">hal-04540735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible RF electronics on biobased substrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jerez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540735v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jerez-Garcia</w:t>
+                <w:t xml:space="preserve">Système de conversion RF-DC bi-bande sur substrat souple biosourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghafour Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brouillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joly Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
+              <w:t xml:space="preserve">17èmes édition des Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188217v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une antenne microruban flexible sur un substrat biosourcé pour applications ISM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelghafour Sid</w:t>
+                <w:t xml:space="preserve">Measurement of Silicon dioxide thin film thermal conductivity using the 3-omega method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdelkader Guermoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flavie Braud</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katir Ziouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouldabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">2nd International Seminar in Industrial Engineering and Applied Mathematics, (ISIEAM’2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Skikda, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702390v1</w:t>
+                <w:t xml:space="preserve">hal-04540668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Silicon dioxide thin film thermal conductivity using the 3-omega method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdelkader Guermoudi</w:t>
+                <w:t xml:space="preserve">Réalisation d'une antenne microruban flexible sur un substrat biosourcé pour applications ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghafour Sid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ouldabbas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Seminar in Industrial Engineering and Applied Mathematics, (ISIEAM’2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Skikda, Algeria</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540668v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-based material as flexible support for green wireless radio-frequency communication</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghafour Sid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,645 +2969,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band (0,5-67 GHz) Dielectric Properties of Biosourced Cellulose Ester Flexible Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation diélectrique d'un substrat composé d'un matériau biosourcé : le palmitate de cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250139v1</w:t>
+                <w:t xml:space="preserve">hal-04540656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental study of GaAs substrate thermal conductivity using 3-omega method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Guermoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouldabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.177-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-21009-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique d'un substrat composé d'un matériau biosourcé : le palmitate de cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide Band (0,5-67 GHz) Dielectric Properties of Biosourced Cellulose Ester Flexible Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Genestie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.112-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540656v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des caractéristiques diélectriques entre 1 et 26 GHz de deux biopolymères biosourcés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
+                <w:t xml:space="preserve">Characterization the thermal conductivity of flexible substrate using differential 3-omega technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdelkader Guermoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tuami Lasri</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Chahadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouldabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">4èmes International Conference on Fracture Mechanics and Energy, Trends on the Fracture and environment, FRACT’4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540646v1</w:t>
+                <w:t xml:space="preserve">hal-04540708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization the thermal conductivity of flexible substrate using differential 3-omega technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdelkader Guermoudi</w:t>
+                <w:t xml:space="preserve">Comparaison des caractéristiques diélectriques entre 1 et 26 GHz de deux biopolymères biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Lasri</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Genestie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes International Conference on Fracture Mechanics and Energy, Trends on the Fracture and environment, FRACT’4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540708v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique de matériaux biosourcés et biodégradables par la methode 3-omega</w:t>
               </w:r>
@@ -3708,360 +3708,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination large bande de la permittivité diélectrique de substrats biosourcés et biodégradables</w:t>
+                <w:t xml:space="preserve">Characterization of biodegradable and biosourced polylactic acid (PLA) substrate in a wide frequency range (0,5-26 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Joly</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Genestie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/imws-amp.2017.8247428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541846v1</w:t>
+                <w:t xml:space="preserve">hal-03263973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biodegradable and biosourced polylactic acid (PLA) substrate in a wide frequency range (0,5-26 GHz)</w:t>
+                <w:t xml:space="preserve">Détermination large bande de la permittivité diélectrique de substrats biosourcés et biodégradables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Genestie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/imws-amp.2017.8247428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03263973v1</w:t>
+                <w:t xml:space="preserve">hal-04541846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la permittivité complexe du polydimethylsiloxane (PDMS) jusqu'à 220 GHz pour la mise en oeuvre d'une électronique souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yovan Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yovan Orlic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Paleczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux, JCMM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France. article 9, 4 p</w:t>
@@ -4090,103 +4090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the thermal conductivity of polydimethylsiloxane polymer using the three omega method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Al-Khudary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Al-Khudary</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yovan Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Measurement Technology and Intelligent Instruments, ISMTII 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aachen, Germany. Session : Material properties characterization USB proceedings, 5 p</w:t>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Paleczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4448,77 +4448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination large bande de la permittivité diélectrique de matériaux pulvérulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Paleczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4573,77 +4573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for dielectric properties characterization of powder materials : application to silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Paleczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi non invasif par radiométrie micro-onde de la trajectoire thermique de matériaux en phase de transformation : comparaisons théorie-expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,481 +4787,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact-less sensors for temperature measurements by microwave radiometry in medical and industrial applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Determination of the optimal heating pattern obtained with external planar applicators used for 915 MHz microwave hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Symposium on Antennas and Propagation, ISAP 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ville inconnue, France. pp.1160-1163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369936v1</w:t>
+                <w:t xml:space="preserve">hal-00284451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the optimal heating pattern obtained with external planar applicators used for 915 MHz microwave hyperthermia</w:t>
+                <w:t xml:space="preserve">Non invasive determination of temperature trajectories during a defrosting process using microwave radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBS 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ville inconnue, United States. pp.1233-1236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2007.380390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00284451v1</w:t>
+                <w:t xml:space="preserve">hal-00284094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive determination of temperature trajectories during a defrosting process using microwave radiometry</w:t>
+                <w:t xml:space="preserve">Détermination non invasive de la trajectoire thermique durant un processus de décongélation grâce à la radiométrie micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du Workshop Simulation Globale, chapitres français IEEE Antennas-Propagation et MTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2007.380390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00284094v1</w:t>
+                <w:t xml:space="preserve">hal-00366997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination non invasive de la trajectoire thermique durant un processus de décongélation grâce à la radiométrie micro-onde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact-less sensors for temperature measurements by microwave radiometry in medical and industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Workshop Simulation Globale, chapitres français IEEE Antennas-Propagation et MTT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Symposium on Antennas and Propagation, ISAP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366997v1</w:t>
+                <w:t xml:space="preserve">hal-00369936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a miniature sensor for the temperature follow-up using microwave radiometry in chronobiology</w:t>
+                <w:t xml:space="preserve">Microwave radiometry as a way to measure and control temperatures in medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,73 +5273,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 Progress in Electromagnetics Research Symposium, PIERS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131116v1</w:t>
+                <w:t xml:space="preserve">hal-00131130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modeling of a specific microwave applicator for the treatment of snoring</w:t>
               </w:r>
@@ -5364,51 +5364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5449,70 +5449,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave radiometry as a way to measure and control temperatures in medical applications</w:t>
+                <w:t xml:space="preserve">Development of a miniature sensor for the temperature follow-up using microwave radiometry in chronobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,345 +5524,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2005 Progress in Electromagnetics Research Symposium, PIERS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131130v1</w:t>
+                <w:t xml:space="preserve">hal-00131116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Design and modeling of microwave applicators and antennas for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t>
+              <w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142283v1</w:t>
+                <w:t xml:space="preserve">hal-00133926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modeling of microwave applicators and antennas for medical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133926v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modelling of microwave applicators and antennas for medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,51 +6108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Sid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdelkader Guermoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Ouldabbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09612-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2985653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2812642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahadih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mismer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.03.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Al-Khudary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Orlic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.613.259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paleczny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2013.2295230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucamp-Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.2009189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.861662" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boussatour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GECOST52368.2021.9538745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guermoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21009-0_16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chahadih" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genestie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imws-amp.2017.8247428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Khudary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380390" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beghin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Sid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdelkader Guermoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Ouldabbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09612-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2985653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2812642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahadih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mismer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.03.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Orlic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paleczny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2013.2295230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Al-Khudary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.613.259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucamp-Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.2009189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.861662" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boussatour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GECOST52368.2021.9538745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guermoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21009-0_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chahadih" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genestie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imws-amp.2017.8247428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Khudary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beghin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>