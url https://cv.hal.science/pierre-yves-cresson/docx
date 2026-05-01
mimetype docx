--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1419,291 +1419,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing technology for polymer thermal conductivity measurement by the three omega method</w:t>
+                <w:t xml:space="preserve">Measurement of the thermal conductivity of polydimethylsiloxane polymer using the three omega method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Al-Khudary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yovan Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Happy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.187-195. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 613, pp.259-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.613.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335174v1</w:t>
+                <w:t xml:space="preserve">hal-00992702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the thermal conductivity of polydimethylsiloxane polymer using the three omega method</w:t>
+                <w:t xml:space="preserve">Inkjet printing technology for polymer thermal conductivity measurement by the three omega method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Al-Khudary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coquet</w:t>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 613, pp.259-266. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.187-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.613.259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992702v1</w:t>
+                <w:t xml:space="preserve">hal-03335174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature measurement by microwave radiometry : application to microwave sintering</w:t>
               </w:r>
@@ -2969,318 +2969,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique d'un substrat composé d'un matériau biosourcé : le palmitate de cellulose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuo Li</w:t>
+                <w:t xml:space="preserve">Simulation and experimental study of GaAs substrate thermal conductivity using 3-omega method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Guermoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouldabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.177-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21009-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540656v1</w:t>
+                <w:t xml:space="preserve">hal-03322827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental study of GaAs substrate thermal conductivity using 3-omega method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Guermoudi</w:t>
+                <w:t xml:space="preserve">Wide Band (0,5-67 GHz) Dielectric Properties of Biosourced Cellulose Ester Flexible Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Genestie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.112-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21009-0_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322827v1</w:t>
+                <w:t xml:space="preserve">hal-03250139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band (0,5-67 GHz) Dielectric Properties of Biosourced Cellulose Ester Flexible Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation diélectrique d'un substrat composé d'un matériau biosourcé : le palmitate de cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3290,82 +3299,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03250139v1</w:t>
+                <w:t xml:space="preserve">hal-04540656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization the thermal conductivity of flexible substrate using differential 3-omega technique</w:t>
               </w:r>
@@ -4142,51 +4142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yovan Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Measurement Technology and Intelligent Instruments, ISMTII 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aachen, Germany. Session : Material properties characterization USB proceedings, 5 p</w:t>
@@ -4304,307 +4304,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation haute fréquence de lignes coplanaires sur substrat souple, en utilisant la technique d'impression par jet d'encre</w:t>
+                <w:t xml:space="preserve">Détermination large bande de la permittivité diélectrique de matériaux pulvérulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thielleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Pichonat</w:t>
+                <w:t xml:space="preserve">Q. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Legier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, France. papier 230, 7F6, 1-4</w:t>
+              <w:t xml:space="preserve">, 2011, Brest, France. papier 132, 1E6, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597143v1</w:t>
+                <w:t xml:space="preserve">hal-00603131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination large bande de la permittivité diélectrique de matériaux pulvérulents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication et caractérisation haute fréquence de lignes coplanaires sur substrat souple, en utilisant la technique d'impression par jet d'encre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Lu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Brest, France. papier 132, 1E6, 1-4</w:t>
+              <w:t xml:space="preserve">, 2011, France. papier 230, 7F6, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603131v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for dielectric properties characterization of powder materials : application to silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,269 +5570,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modeling of microwave applicators and antennas for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133926v1</w:t>
+                <w:t xml:space="preserve">hal-00142283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and modeling of microwave applicators and antennas for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t>
+              <w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142283v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modelling of microwave applicators and antennas for medical application</w:t>
               </w:r>
@@ -6108,51 +6108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Sid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdelkader Guermoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Ouldabbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09612-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2985653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2812642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahadih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mismer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.03.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Orlic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paleczny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2013.2295230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Al-Khudary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.613.259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucamp-Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.2009189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.861662" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boussatour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GECOST52368.2021.9538745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guermoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21009-0_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chahadih" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genestie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imws-amp.2017.8247428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Khudary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beghin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Sid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdelkader Guermoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Ouldabbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09612-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2985653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2812642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahadih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mismer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.03.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Orlic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paleczny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2013.2295230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Al-Khudary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.613.259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucamp-Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.2009189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.861662" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boussatour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GECOST52368.2021.9538745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guermoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21009-0_16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chahadih" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genestie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imws-amp.2017.8247428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Khudary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beghin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>