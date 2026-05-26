--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -2969,327 +2969,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental study of GaAs substrate thermal conductivity using 3-omega method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Guermoudi</w:t>
+                <w:t xml:space="preserve">Caractérisation diélectrique d'un substrat composé d'un matériau biosourcé : le palmitate de cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Genestie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322827v1</w:t>
+                <w:t xml:space="preserve">hal-04540656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band (0,5-67 GHz) Dielectric Properties of Biosourced Cellulose Ester Flexible Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
+                <w:t xml:space="preserve">Simulation and experimental study of GaAs substrate thermal conductivity using 3-omega method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Guermoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouldabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880132⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.177-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21009-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250139v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique d'un substrat composé d'un matériau biosourcé : le palmitate de cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide Band (0,5-67 GHz) Dielectric Properties of Biosourced Cellulose Ester Flexible Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3299,73 +3290,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.112-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540656v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization the thermal conductivity of flexible substrate using differential 3-omega technique</w:t>
               </w:r>
@@ -4304,307 +4304,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination large bande de la permittivité diélectrique de matériaux pulvérulents</w:t>
+                <w:t xml:space="preserve">Fabrication et caractérisation haute fréquence de lignes coplanaires sur substrat souple, en utilisant la technique d'impression par jet d'encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Dubois</w:t>
+                <w:t xml:space="preserve">J. Thielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Paleczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Brest, France. papier 132, 1E6, 1-4</w:t>
+              <w:t xml:space="preserve">, 2011, France. papier 230, 7F6, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603131v1</w:t>
+                <w:t xml:space="preserve">hal-00597143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation haute fréquence de lignes coplanaires sur substrat souple, en utilisant la technique d'impression par jet d'encre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Pichonat</w:t>
+                <w:t xml:space="preserve">Détermination large bande de la permittivité diélectrique de matériaux pulvérulents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Legier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, France. papier 230, 7F6, 1-4</w:t>
+              <w:t xml:space="preserve">, 2011, Brest, France. papier 132, 1E6, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597143v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for dielectric properties characterization of powder materials : application to silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,278 +5198,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave radiometry as a way to measure and control temperatures in medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and modeling of a specific microwave applicator for the treatment of snoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Pribetich</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 MTT-S International Microwave Symposium Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Long Beach, CA, United States. 4 pp., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2005.1517072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131130v1</w:t>
+                <w:t xml:space="preserve">hal-00126767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modeling of a specific microwave applicator for the treatment of snoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave radiometry as a way to measure and control temperatures in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph Pribetich</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 MTT-S International Microwave Symposium Digest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126767v1</w:t>
+                <w:t xml:space="preserve">hal-00131130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a miniature sensor for the temperature follow-up using microwave radiometry in chronobiology</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,269 +5570,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and modeling of microwave applicators and antennas for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t>
+              <w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142283v1</w:t>
+                <w:t xml:space="preserve">hal-00133926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modeling of microwave applicators and antennas for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133926v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modelling of microwave applicators and antennas for medical application</w:t>
               </w:r>
@@ -6108,51 +6108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Sid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdelkader Guermoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Ouldabbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09612-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2985653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2812642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahadih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mismer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.03.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Orlic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paleczny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2013.2295230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Al-Khudary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.613.259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucamp-Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.2009189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.861662" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boussatour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GECOST52368.2021.9538745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guermoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21009-0_16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chahadih" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genestie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imws-amp.2017.8247428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Khudary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beghin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Sid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Genestie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdelkader Guermoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Ouldabbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09612-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2985653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2812642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8N96HT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahadih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mismer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.03.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Orlic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paleczny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2013.2295230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Al-Khudary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.613.259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucamp-Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.2009189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.861662" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boussatour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GECOST52368.2021.9538745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guermoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouldabbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21009-0_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chahadih" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genestie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imws-amp.2017.8247428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Khudary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beghin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>